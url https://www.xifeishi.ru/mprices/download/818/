--- v0 (2026-08-04)
+++ v1 (2026-11-05)
@@ -16,59 +16,59 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-04 03:19:58</t>
+    <t>Актуальность прайса на: 2026-11-05 18:53:22</t>
   </si>
   <si>
     <t>Новинки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t xml:space="preserve"> URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -147,74 +147,50 @@
   <si>
     <t>Ванночка для ног 10 пакетиков</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/29/44/4429/images/3493/3493.750x0.png</t>
   </si>
   <si>
     <t>Disunie Маска ночная с экстрактом розы 115гр.+3 маски для носа</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/disunie-maska-nochnaya-s-ekstraktom-rozy-115gr-3-maski-dlya-nosa/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/30/44/4430/images/3496/3496.750x0.jpeg</t>
   </si>
   <si>
     <t>Disunie  Маска для лица ночная центелла антивозрастная 115гр+3 маски для носа.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/disunie-maska-dlya-litsa-nochnaya-tsentella-antivozrastnaya-115gr_1/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/02/43/4302/images/3167/3167.750x0.JPG</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg</t>
   </si>
   <si>
     <t>Омолаживающая маска для лица с муцином улитки «Lusidina»</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/21/43/4321/images/3234/3234.750x0.JPG</t>
   </si>
   <si>
     <t>Тональный крем ВВ Cover coco , тон " натуральный,30 мл</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/tonalnyy-krem-vv-cover-coco-ton-naturalnyy-30-ml/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg</t>
   </si>
   <si>
     <t>681523</t>
   </si>
   <si>
     <t>"Бэлисс"крем для тела на основе с экстрактом черной Улитки 500 мл</t>
@@ -376,59 +352,50 @@
     <t>https://www.xifeishi.ru/beliss-prokladki-ezhednevnye-lekarstvennye-tr82sht/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/55/44/4455/images/3566/3566.750x0.jpeg</t>
   </si>
   <si>
     <t>Пенка для умывания с отшелушивающей щеточкой 120мл</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/penka-dlya-umyvaniya-s-otshelushivayushchey-shchetochkoy-120ml/</t>
   </si>
   <si>
     <t>Уход за волосами</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/91/11/1191/images/3252/3252.750x0.jpg</t>
   </si>
   <si>
     <t>00001015</t>
   </si>
   <si>
     <t>Лак для волос HOUDY ГОЛУБОЙ  ПИТАТЕЛЬНЫЙ СИЛЬНАЯ ФИКСАЦИЯ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/1191/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.xifeishi.ru/1753/</t>
   </si>
   <si>
     <t>Бальзамы</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/72/40/4072/images/2766/2766.750x0.jpg</t>
   </si>
   <si>
     <t>маска для волос "IRUMI VERCURE PRO CLINIK SYSTEM DAMAGE HAIR CARE" 2 ШПРИЦА</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/73/40/4073/images/2768/2768.750x0.jpg</t>
   </si>
   <si>
     <t>маска для волос "IRUMI VERCURE PRO CLINIK SYSTEM DAMAGE HAIR CARE" 2 ШПРИЦА ГОЛУБАЯ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica-golubaja/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/74/40/4074/images/2769/2769.750x0.jpg</t>
   </si>
@@ -885,51 +852,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a280ed2471e0f643fe058acfcb79.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429488964f1cf1c9e75d7b004b52f16.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159628f3020795d8a545e7eaa0c53d2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae943ffe0dceee5f9d9b5b6e3f05e79.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d99206759c2cc799de8016124783.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055067d7e39b6ea729a386b42cb8743.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dcfaa5851b7484544a6949efa957f.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495336fc101d525a9caa67130dd9cb.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd04679533603bfca1e195838a947c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad014e9071402f7667fd2e03bfe08.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb5aa452ffb0ddb16d15e57906809.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e0354f4fb3349acf6188d56c991d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de60aeeb94bb280d81f9e9d1d8e4c7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e221729e979ba55eac0f0d4868b902.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef402700d40b2a44cf2a024c26d14.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20024cb9c7e846cb86c41c9512ecb40.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a6353beafcef0607dd7b489d380c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe7aea4bc3a19ba5178b5128dec3c.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642152fc5073711c3022812a9bc614bc.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c161fc90182b4e913b6e3a550f4178.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf016324a1982e2fb76e687e3970275.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f68302dd8e2eb2f69f71824ed4ab0.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce09708e55391b6607915f4bfc283.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817febb3714a4c93434840f0008d1f20.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d84020c40d2db7cc6425d701cf0c.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec5a72c078fd50162fda4d2d539ebb.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e848a9f0c26e314b85fdba2b72aefc.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e7740a049d20cd9244d2305b3ee17.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff9a0c1f4e36004955f46806327fa.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500573ea8f15fbff757f92be64d3bd1.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52793ee26f0e6be626181860987e63c.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd04679533603bfca1e195838a947c.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159628f3020795d8a545e7eaa0c53d2.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086791d09eae60dad10f78d3733638f7.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4016a56ede164310d85d564bebbd83e.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a35350fd3b524152ce2bfb160f12.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd001671b6bb8a5bd2d3d904dd7b6ba.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba537f09fa1df181054c25773a7f8.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572c5585914345ad85eae2ec67fde2.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02d0d10d4c671fce6ba0b25f2eee1.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569edd1cab50d2fa76499d8f000d66a.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bfe727ec105cccc205c1e19a79493.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bcc9b099d433793099f364469dba6.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bd39918263b3f020ac8f8babc9214.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da7806bad49347f41eef0a6ba93ce.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e67e74843d1eb6144d369a2f8487a.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7f8d6d47bd7e5c7d03e04c971614.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3837a11a2369524e8bbfa5110586e.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985d9de7972064bde7b2b0dd9e1770.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e0c107c0ad3bcb17f3a5991cd9ea.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd550c596ce2c3e73892cd7aef523.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbaed4584f2cf5a62148009425e89.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108151ddfd23c0b6dfb50bfca1ad2e0.jpeg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae78b9592dfa7f762e81a839f0e1a0.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd662a81c10bbe313f2e406c6b37d1c.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb99ab9c75eddfc23383ab9eb5f2b.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369631038c7a71a6089992dbc544ba0.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ea5b7f8664d49782e0c23425baffd.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b79d2ac43a71a446884af7a985a7.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d00848d339eb1a2f17bf7eac6d29.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60d895068e7ce52a5103f60391f219.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e752570fbf658684da338b0e6e174.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbb5637c54fa5ad953992480518e66.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2c2ad6987985680084d70aef203f.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6dee45fecbfa09ebd1be09b8ef33.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340741a9347cec8b954a9be39183b597.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7411a5f63bb3b3a6760d402022a7f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747d01cfe53cc3cd12aa67c7ca11a1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a280ed2471e0f643fe058acfcb79.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429488964f1cf1c9e75d7b004b52f16.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159628f3020795d8a545e7eaa0c53d2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae943ffe0dceee5f9d9b5b6e3f05e79.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d99206759c2cc799de8016124783.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055067d7e39b6ea729a386b42cb8743.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dcfaa5851b7484544a6949efa957f.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad014e9071402f7667fd2e03bfe08.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb5aa452ffb0ddb16d15e57906809.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e0354f4fb3349acf6188d56c991d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de60aeeb94bb280d81f9e9d1d8e4c7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e221729e979ba55eac0f0d4868b902.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef402700d40b2a44cf2a024c26d14.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20024cb9c7e846cb86c41c9512ecb40.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a6353beafcef0607dd7b489d380c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe7aea4bc3a19ba5178b5128dec3c.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642152fc5073711c3022812a9bc614bc.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c161fc90182b4e913b6e3a550f4178.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf016324a1982e2fb76e687e3970275.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f68302dd8e2eb2f69f71824ed4ab0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce09708e55391b6607915f4bfc283.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817febb3714a4c93434840f0008d1f20.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d84020c40d2db7cc6425d701cf0c.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec5a72c078fd50162fda4d2d539ebb.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e848a9f0c26e314b85fdba2b72aefc.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e7740a049d20cd9244d2305b3ee17.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff9a0c1f4e36004955f46806327fa.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500573ea8f15fbff757f92be64d3bd1.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52793ee26f0e6be626181860987e63c.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159628f3020795d8a545e7eaa0c53d2.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4016a56ede164310d85d564bebbd83e.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002a35350fd3b524152ce2bfb160f12.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd001671b6bb8a5bd2d3d904dd7b6ba.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba537f09fa1df181054c25773a7f8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b572c5585914345ad85eae2ec67fde2.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02d0d10d4c671fce6ba0b25f2eee1.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569edd1cab50d2fa76499d8f000d66a.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bfe727ec105cccc205c1e19a79493.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bcc9b099d433793099f364469dba6.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bd39918263b3f020ac8f8babc9214.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da7806bad49347f41eef0a6ba93ce.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e67e74843d1eb6144d369a2f8487a.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7f8d6d47bd7e5c7d03e04c971614.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3837a11a2369524e8bbfa5110586e.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985d9de7972064bde7b2b0dd9e1770.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05e0c107c0ad3bcb17f3a5991cd9ea.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfd550c596ce2c3e73892cd7aef523.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fbaed4584f2cf5a62148009425e89.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108151ddfd23c0b6dfb50bfca1ad2e0.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae78b9592dfa7f762e81a839f0e1a0.JPG"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd662a81c10bbe313f2e406c6b37d1c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb99ab9c75eddfc23383ab9eb5f2b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369631038c7a71a6089992dbc544ba0.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ea5b7f8664d49782e0c23425baffd.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435b79d2ac43a71a446884af7a985a7.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d00848d339eb1a2f17bf7eac6d29.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60d895068e7ce52a5103f60391f219.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e752570fbf658684da338b0e6e174.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbb5637c54fa5ad953992480518e66.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2c2ad6987985680084d70aef203f.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6dee45fecbfa09ebd1be09b8ef33.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340741a9347cec8b954a9be39183b597.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7411a5f63bb3b3a6760d402022a7f.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747d01cfe53cc3cd12aa67c7ca11a1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_3150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1164,2277 +1131,2129 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_3014" descr=""/>
+        <xdr:cNvPr id="8" name="product_2733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_1205" descr=""/>
+        <xdr:cNvPr id="9" name="product_3058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_2733" descr=""/>
+        <xdr:cNvPr id="10" name="product_253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_3058" descr=""/>
+        <xdr:cNvPr id="11" name="product_3120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_253" descr=""/>
+        <xdr:cNvPr id="12" name="product_3125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_3120" descr=""/>
+        <xdr:cNvPr id="13" name="product_3126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_3125" descr=""/>
+        <xdr:cNvPr id="14" name="product_3128" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_3126" descr=""/>
+        <xdr:cNvPr id="15" name="product_3127" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_3128" descr=""/>
+        <xdr:cNvPr id="16" name="product_3130" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_3127" descr=""/>
+        <xdr:cNvPr id="17" name="product_3133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_3130" descr=""/>
+        <xdr:cNvPr id="18" name="product_3134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_3133" descr=""/>
+        <xdr:cNvPr id="19" name="product_3135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_3134" descr=""/>
+        <xdr:cNvPr id="20" name="product_3137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_3135" descr=""/>
+        <xdr:cNvPr id="21" name="product_3138" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_3137" descr=""/>
+        <xdr:cNvPr id="22" name="product_3145" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_3138" descr=""/>
+        <xdr:cNvPr id="23" name="product_3187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_3145" descr=""/>
+        <xdr:cNvPr id="24" name="product_3188" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_3187" descr=""/>
+        <xdr:cNvPr id="25" name="product_3208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_3188" descr=""/>
+        <xdr:cNvPr id="26" name="product_261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_3208" descr=""/>
+        <xdr:cNvPr id="27" name="product_262" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_261" descr=""/>
+        <xdr:cNvPr id="28" name="product_3192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="29" name="product_262" descr=""/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="product_381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="30" name="product_3192" descr=""/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_3153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="31" name="product_381" descr=""/>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_2786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="32" name="product_1205" descr=""/>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_2787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="33" name="product_3153" descr=""/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_2788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="34" name="product_751" descr=""/>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_2951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2786" descr=""/>
+        <xdr:cNvPr id="35" name="product_184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_2787" descr=""/>
+        <xdr:cNvPr id="36" name="product_185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_2788" descr=""/>
+        <xdr:cNvPr id="37" name="product_566" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_2951" descr=""/>
+        <xdr:cNvPr id="38" name="product_568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_184" descr=""/>
+        <xdr:cNvPr id="39" name="product_1188" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_185" descr=""/>
+        <xdr:cNvPr id="40" name="product_1289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_566" descr=""/>
+        <xdr:cNvPr id="41" name="product_1312" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_568" descr=""/>
+        <xdr:cNvPr id="42" name="product_1317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_1188" descr=""/>
+        <xdr:cNvPr id="43" name="product_1387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_1289" descr=""/>
+        <xdr:cNvPr id="44" name="product_1388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_1312" descr=""/>
+        <xdr:cNvPr id="45" name="product_2086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_1317" descr=""/>
+        <xdr:cNvPr id="46" name="product_2712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_1387" descr=""/>
+        <xdr:cNvPr id="47" name="product_609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_1388" descr=""/>
+        <xdr:cNvPr id="48" name="product_646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="49" name="product_2086" descr=""/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="product_279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="50" name="product_2712" descr=""/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_2958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="51" name="product_609" descr=""/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="product_2959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="52" name="product_646" descr=""/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="product_2960" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_279" descr=""/>
+        <xdr:cNvPr id="53" name="product_216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2958" descr=""/>
+        <xdr:cNvPr id="54" name="product_567" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2959" descr=""/>
+        <xdr:cNvPr id="55" name="product_752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2960" descr=""/>
+        <xdr:cNvPr id="56" name="product_760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_216" descr=""/>
+        <xdr:cNvPr id="57" name="product_1287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_567" descr=""/>
+        <xdr:cNvPr id="58" name="product_1716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_752" descr=""/>
+        <xdr:cNvPr id="59" name="product_1723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_760" descr=""/>
+        <xdr:cNvPr id="60" name="product_1086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_1287" descr=""/>
+        <xdr:cNvPr id="61" name="product_1087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_1716" descr=""/>
+        <xdr:cNvPr id="62" name="product_1088" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_1723" descr=""/>
+        <xdr:cNvPr id="63" name="product_1089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_1086" descr=""/>
+        <xdr:cNvPr id="64" name="product_1090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
-        <a:stretch>
-[...146 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -3695,59 +3514,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/44/4413/images/3458/3458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-gialuronovaya-kislota-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/44/4414/images/3460/3460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-kollagen-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/44/4416/images/3464/3464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-shampun-skrab-morskaya-sol-s-imbirem-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/44/4426/images/3488/3488.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/disunie-maska-dlya-litsa-nochnaya-tsentella-antivozrastnaya-3-maski-dlya-nosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/44/4447/images/3538/3538.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-otbelivayushchiy-kollagen-s-peptidami/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pudra-dlya-nog-talk-s-evkaliptom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-treshchin-uvlazhnyayushchiy-75-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/dezodorant-dlya-nog-osvezhaet-i-zashchishchaet-kozhu-ot-gribkovykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/44/4429/images/3493/3493.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/disunie-maska-nochnaya-s-ekstraktom-rozy-115gr-3-maski-dlya-nosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/44/4430/images/3496/3496.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/disunie-maska-dlya-litsa-nochnaya-tsentella-antivozrastnaya-115gr_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/02/43/4302/images/3167/3167.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/patchi-pod-glaza-korividy-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/23/2393/images/1017/1017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lak-dlja-volos-houdy-rozovyj-elastichnost-i-uvlazhnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/43/4321/images/3234/3234.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tonalnyy-krem-vv-cover-coco-ton-naturalnyy-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/belisskrem-dlja-tela-na-osnove-sekrecii-ulitki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/43/4383/images/3410/3410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-aloe-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/43/4388/images/3416/3416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-chernika-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/43/4389/images/3417/3417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-romashka-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/43/4391/images/3421/3421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-vishnya-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/43/4390/images/3419/3419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-granat-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/43/4393/images/3423/3423.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-med-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/43/4396/images/3426/3426.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-laym-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/43/4397/images/3427/3427.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-ris-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/98/43/4398/images/3428/3428.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-fasol-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/44/4400/images/3430/3430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-morkov-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/44/4401/images/3431/3431.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-appelsin-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/44/4408/images/3443/3443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/folia-lpp-balzam-maska-dlya-volos-professionalnaya-seriya/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/44/4450/images/3558/3558.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-vv-tonalnyy-krem-ovechya-platsenta-s-peptidami-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/44/4451/images/3557/3557.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-ovechya-platsenta-s-peptidami-otbelivayushchiy-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/44/4471/images/3583/3583.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlya-umyvaniya-litsa-ochishchayushchaya-uvlazhnyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/10/1029/images/3542/3542.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-prokladki-ezhednevnye-aloe-82sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/10/1030/images/3544/3544.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-prokladki-ezhednevnye-lekarstvennye-tr82sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/44/4455/images/3566/3566.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlya-umyvaniya-s-otshelushivayushchey-shchetochkoy-120ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/11/1191/images/3252/3252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1191/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/23/2393/images/1017/1017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lak-dlja-volos-houdy-rozovyj-elastichnost-i-uvlazhnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/44/4416/images/3464/3464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-shampun-skrab-morskaya-sol-s-imbirem-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/53/17/1753/images/599/599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1753/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/40/4072/images/2766/2766.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/40/4073/images/2768/2768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica-golubaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/40/4074/images/2769/2769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/42/4238/images/3065/3065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4238/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/09/926/images/148/148.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-chernyj-bambuk-ukreplenie-i-uvlazhnenie-550-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/27/09/927/images/2688/2688.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-imbir-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/15/1507/images/460/460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1507/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/15/1510/images/462/462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1510/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/23/2372/images/999/999.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-soso-perfume-saz-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/24/2489/images/1089/1089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2489/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/25/2519/images/1110/1110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2519/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/25/2526/images/1116/1116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-zelenyj-bambuk-ukreplenie-i-uvlazhnenie-560-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/26/2600/images/1184/1184.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/26/2601/images/1185/1185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/33/3357/images/2685/2685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lpp-dlja-lechenija-i-laminirovanija-volos-500-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/39/3995/images/2630/2630.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3995/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/15/1559/images/1666/1666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-placenta-sekrety-lan-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/03/16/1603/images/2708/2708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sprej-dlja-volos-nesmyvaemyj-dlja-bleska-i-shelkovistosti-volos-koze-molokoplacenta/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/10/1061/images/3519/3519.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shampun-ot-psoriaza-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/45/42/4245/images/3083/3083.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-shampun-ot-perhoti-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/42/4246/images/3092/3092.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-pitatelnyj-shampun-s-aminokislotami-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/09/965/images/167/167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shampun-mejcjanli-v-assortimente-408-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/15/1508/images/461/461.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1508/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/17/1754/images/600/600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1754/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/17/1763/images/608/608.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1763/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/24/2487/images/1087/1087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/29/2935/images/1523/1523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2935/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/29/2944/images/1530/1530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2944/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/21/2155/images/848/848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2155/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/21/2156/images/850/850.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2156/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/21/2157/images/852/852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2157/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/21/2158/images/854/854.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2158/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/21/2159/images/856/856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2159/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/44/4413/images/3458/3458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-gialuronovaya-kislota-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/44/4414/images/3460/3460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-kollagen-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/44/4416/images/3464/3464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-shampun-skrab-morskaya-sol-s-imbirem-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/44/4426/images/3488/3488.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/disunie-maska-dlya-litsa-nochnaya-tsentella-antivozrastnaya-3-maski-dlya-nosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/44/4447/images/3538/3538.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-otbelivayushchiy-kollagen-s-peptidami/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pudra-dlya-nog-talk-s-evkaliptom/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-treshchin-uvlazhnyayushchiy-75-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/dezodorant-dlya-nog-osvezhaet-i-zashchishchaet-kozhu-ot-gribkovykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/44/4429/images/3493/3493.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/disunie-maska-nochnaya-s-ekstraktom-rozy-115gr-3-maski-dlya-nosa/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/44/4430/images/3496/3496.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/disunie-maska-dlya-litsa-nochnaya-tsentella-antivozrastnaya-115gr_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/43/4321/images/3234/3234.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tonalnyy-krem-vv-cover-coco-ton-naturalnyy-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/belisskrem-dlja-tela-na-osnove-sekrecii-ulitki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/43/4383/images/3410/3410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-aloe-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/43/4388/images/3416/3416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-chernika-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/43/4389/images/3417/3417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-romashka-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/43/4391/images/3421/3421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-vishnya-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/43/4390/images/3419/3419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-granat-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/43/4393/images/3423/3423.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-med-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/43/4396/images/3426/3426.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-laym-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/43/4397/images/3427/3427.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-ris-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/98/43/4398/images/3428/3428.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-fasol-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/44/4400/images/3430/3430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-morkov-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/44/4401/images/3431/3431.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-appelsin-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/44/4408/images/3443/3443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/folia-lpp-balzam-maska-dlya-volos-professionalnaya-seriya/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/44/4450/images/3558/3558.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-vv-tonalnyy-krem-ovechya-platsenta-s-peptidami-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/44/4451/images/3557/3557.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-ovechya-platsenta-s-peptidami-otbelivayushchiy-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/44/4471/images/3583/3583.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlya-umyvaniya-litsa-ochishchayushchaya-uvlazhnyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/10/1029/images/3542/3542.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-prokladki-ezhednevnye-aloe-82sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/10/1030/images/3544/3544.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-prokladki-ezhednevnye-lekarstvennye-tr82sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/44/4455/images/3566/3566.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlya-umyvaniya-s-otshelushivayushchey-shchetochkoy-120ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/11/1191/images/3252/3252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1191/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/44/4416/images/3464/3464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-shampun-skrab-morskaya-sol-s-imbirem-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/40/4072/images/2766/2766.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/40/4073/images/2768/2768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica-golubaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/40/4074/images/2769/2769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-volos-irumi-vercure-pro-clinik-system-damage-hair-care-2-shprica-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/42/4238/images/3065/3065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4238/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/09/926/images/148/148.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-chernyj-bambuk-ukreplenie-i-uvlazhnenie-550-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/27/09/927/images/2688/2688.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-imbir-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/15/1507/images/460/460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1507/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/15/1510/images/462/462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1510/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/23/2372/images/999/999.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-soso-perfume-saz-450-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/24/2489/images/1089/1089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2489/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/25/2519/images/1110/1110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2519/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/25/2526/images/1116/1116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-zelenyj-bambuk-ukreplenie-i-uvlazhnenie-560-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/26/2600/images/1184/1184.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2600/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/26/2601/images/1185/1185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2601/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/33/3357/images/2685/2685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lpp-dlja-lechenija-i-laminirovanija-volos-500-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/39/3995/images/2630/2630.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3995/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/15/1559/images/1666/1666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-placenta-sekrety-lan-500ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/03/16/1603/images/2708/2708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sprej-dlja-volos-nesmyvaemyj-dlja-bleska-i-shelkovistosti-volos-koze-molokoplacenta/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/10/1061/images/3519/3519.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shampun-ot-psoriaza-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/45/42/4245/images/3083/3083.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-shampun-ot-perhoti-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/42/4246/images/3092/3092.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-pitatelnyj-shampun-s-aminokislotami-520-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/09/965/images/167/167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shampun-mejcjanli-v-assortimente-408-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/15/1508/images/461/461.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1508/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/17/1754/images/600/600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1754/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/17/1763/images/608/608.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1763/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/24/2487/images/1087/1087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2487/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/29/2935/images/1523/1523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2935/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/29/2944/images/1530/1530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2944/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/21/2155/images/848/848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2155/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/21/2156/images/850/850.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2156/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/21/2157/images/852/852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2157/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/21/2158/images/854/854.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2158/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/21/2159/images/856/856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2159/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I85"/>
+  <dimension ref="A1:I81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -4033,1608 +3852,1510 @@
         <v>40</v>
       </c>
       <c r="D18" s="9"/>
       <c r="E18" s="10" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>42</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="13">
         <v>190.0</v>
       </c>
       <c r="I18" s="10"/>
     </row>
     <row r="19" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="16">
         <v>12</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="D19" s="9"/>
+      <c r="E19" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="E19" s="10" t="s">
+      <c r="F19" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="F19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="13">
-        <v>168.0</v>
+        <v>70.0</v>
       </c>
       <c r="I19" s="10"/>
     </row>
     <row r="20" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="16">
         <v>13</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="9"/>
+      <c r="E20" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="D20" s="9" t="s">
+      <c r="F20" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="E20" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="13">
-        <v>325.0</v>
+        <v>232.0</v>
       </c>
       <c r="I20" s="10"/>
     </row>
     <row r="21" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="16">
         <v>14</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="D21" s="9"/>
-      <c r="E21" s="10" t="s">
+      <c r="F21" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="F21" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="13">
-        <v>70.0</v>
+        <v>315.0</v>
       </c>
       <c r="I21" s="10"/>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="16">
         <v>15</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D22" s="9"/>
       <c r="E22" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F22" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="F22" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="13">
-        <v>232.0</v>
+        <v>23.0</v>
       </c>
       <c r="I22" s="10"/>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="16">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D23" s="9"/>
+      <c r="E23" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="F23" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="E23" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="13">
-        <v>315.0</v>
+        <v>23.0</v>
       </c>
       <c r="I23" s="10"/>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="16">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D24" s="9"/>
       <c r="E24" s="10" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F24" s="10" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="13">
         <v>23.0</v>
       </c>
       <c r="I24" s="10"/>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="16">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D25" s="9"/>
       <c r="E25" s="10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="13">
         <v>23.0</v>
       </c>
       <c r="I25" s="10"/>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="16">
         <v>19</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D26" s="9"/>
       <c r="E26" s="10" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="F26" s="10" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="13">
         <v>23.0</v>
       </c>
       <c r="I26" s="10"/>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="16">
         <v>20</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D27" s="9"/>
       <c r="E27" s="10" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H27" s="13">
         <v>23.0</v>
       </c>
       <c r="I27" s="10"/>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="16">
         <v>21</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D28" s="9"/>
       <c r="E28" s="10" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F28" s="10" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H28" s="13">
         <v>23.0</v>
       </c>
       <c r="I28" s="10"/>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="16">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="D29" s="9"/>
       <c r="E29" s="10" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F29" s="10" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="13">
         <v>23.0</v>
       </c>
       <c r="I29" s="10"/>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="16">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D30" s="9"/>
       <c r="E30" s="10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F30" s="10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H30" s="13">
         <v>23.0</v>
       </c>
       <c r="I30" s="10"/>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="16">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D31" s="9"/>
       <c r="E31" s="10" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F31" s="10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="13">
         <v>23.0</v>
       </c>
       <c r="I31" s="10"/>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="16">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D32" s="9"/>
       <c r="E32" s="10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="13">
         <v>23.0</v>
       </c>
       <c r="I32" s="10"/>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="16">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D33" s="9"/>
       <c r="E33" s="10" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="13">
-        <v>23.0</v>
+        <v>380.0</v>
       </c>
       <c r="I33" s="10"/>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="16">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D34" s="9"/>
       <c r="E34" s="10" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="13">
-        <v>23.0</v>
+        <v>208.0</v>
       </c>
       <c r="I34" s="10"/>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="16">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D35" s="9"/>
       <c r="E35" s="10" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="13">
-        <v>380.0</v>
+        <v>208.0</v>
       </c>
       <c r="I35" s="10"/>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="16">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="D36" s="9"/>
       <c r="E36" s="10" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="13">
-        <v>208.0</v>
+        <v>235.0</v>
       </c>
       <c r="I36" s="10"/>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="16">
         <v>30</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D37" s="9"/>
       <c r="E37" s="10" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H37" s="13">
-        <v>208.0</v>
+        <v>175.0</v>
       </c>
       <c r="I37" s="10"/>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="16">
         <v>31</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D38" s="9"/>
       <c r="E38" s="10" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H38" s="13">
-        <v>235.0</v>
+        <v>175.0</v>
       </c>
       <c r="I38" s="10"/>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="16">
         <v>32</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D39" s="9"/>
       <c r="E39" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="G39" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H39" s="13">
+        <v>380.0</v>
+      </c>
+      <c r="I39" s="10"/>
+    </row>
+    <row r="40" spans="1:9" outlineLevel="1">
+      <c r="A40" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="F39" s="10" t="s">
+      <c r="B40" s="2"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="2"/>
+      <c r="E40" s="2"/>
+      <c r="F40" s="2"/>
+      <c r="G40" s="2"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="2"/>
+    </row>
+    <row r="41" spans="1:9" outlineLevel="2">
+      <c r="A41" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G41" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A42" s="16">
+        <v>1</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="G39" s="7" t="s">
-[...12 lines deleted...]
-      <c r="C40" s="8" t="s">
+      <c r="D42" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="D40" s="9"/>
-      <c r="E40" s="10" t="s">
+      <c r="E42" s="10" t="s">
         <v>110</v>
       </c>
-      <c r="F40" s="10" t="s">
+      <c r="F42" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="G40" s="7" t="s">
-[...12 lines deleted...]
-      <c r="C41" s="8" t="s">
+      <c r="G42" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H42" s="13">
+        <v>325.0</v>
+      </c>
+      <c r="I42" s="10"/>
+    </row>
+    <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A43" s="16">
+        <v>2</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D43" s="9"/>
+      <c r="E43" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H43" s="13">
+        <v>330.0</v>
+      </c>
+      <c r="I43" s="10"/>
+    </row>
+    <row r="44" spans="1:9" outlineLevel="2">
+      <c r="A44" s="18" t="s">
         <v>112</v>
       </c>
-      <c r="D41" s="9"/>
-[...28 lines deleted...]
-      <c r="A43" s="3" t="s">
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="11"/>
+      <c r="I44" s="2"/>
+    </row>
+    <row r="45" spans="1:9" outlineLevel="3">
+      <c r="A45" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="4" t="s">
+      <c r="B45" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="C45" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="D45" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E43" s="5" t="s">
+      <c r="E45" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="F43" s="5" t="s">
+      <c r="F45" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="G43" s="6" t="s">
+      <c r="G45" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="H43" s="12" t="s">
+      <c r="H45" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="I43" s="5" t="s">
+      <c r="I45" s="5" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A44" s="16">
+    <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A46" s="16">
         <v>1</v>
-      </c>
-[...48 lines deleted...]
-        <v>3</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="D46" s="9"/>
       <c r="E46" s="10" t="s">
-        <v>21</v>
+        <v>114</v>
       </c>
       <c r="F46" s="10" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
       <c r="I46" s="10"/>
     </row>
-    <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+    <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A47" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="G47" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H47" s="13">
+        <v>350.0</v>
+      </c>
+      <c r="I47" s="10"/>
+    </row>
+    <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A48" s="16">
+        <v>3</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D48" s="9"/>
+      <c r="E48" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="F48" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="F47" s="10" t="s">
+      <c r="G48" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H48" s="13">
+        <v>350.0</v>
+      </c>
+      <c r="I48" s="10"/>
+    </row>
+    <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A49" s="16">
+        <v>4</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="G47" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A48" s="18" t="s">
+      <c r="D49" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="B48" s="2"/>
-[...35 lines deleted...]
-      </c>
+      <c r="E49" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="G49" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H49" s="13">
+        <v>380.0</v>
+      </c>
+      <c r="I49" s="10"/>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A50" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D50" s="9"/>
       <c r="E50" s="10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="13">
-        <v>350.0</v>
+        <v>576.0</v>
       </c>
       <c r="I50" s="10"/>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A51" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D51" s="9"/>
+        <v>129</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>130</v>
+      </c>
       <c r="E51" s="10" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H51" s="13">
-        <v>350.0</v>
+        <v>576.0</v>
       </c>
       <c r="I51" s="10"/>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A52" s="16">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D52" s="9"/>
       <c r="E52" s="10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F52" s="10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="13">
-        <v>350.0</v>
+        <v>415.0</v>
       </c>
       <c r="I52" s="10"/>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A53" s="16">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="D53" s="9"/>
       <c r="E53" s="10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F53" s="10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="13">
-        <v>380.0</v>
+        <v>547.2</v>
       </c>
       <c r="I53" s="10"/>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A54" s="16">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D54" s="9"/>
       <c r="E54" s="10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F54" s="10" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="13">
-        <v>576.0</v>
+        <v>550.0</v>
       </c>
       <c r="I54" s="10"/>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A55" s="16">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D55" s="9"/>
       <c r="E55" s="10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F55" s="10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H55" s="13">
-        <v>576.0</v>
+        <v>455.0</v>
       </c>
       <c r="I55" s="10"/>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A56" s="16">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D56" s="9"/>
       <c r="E56" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F56" s="10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H56" s="13">
-        <v>415.0</v>
+        <v>475.0</v>
       </c>
       <c r="I56" s="10"/>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A57" s="16">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D57" s="9"/>
       <c r="E57" s="10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F57" s="10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H57" s="13">
-        <v>547.2</v>
+        <v>575.0</v>
       </c>
       <c r="I57" s="10"/>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A58" s="16">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D58" s="9"/>
       <c r="E58" s="10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F58" s="10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="13">
-        <v>550.0</v>
+        <v>285.0</v>
       </c>
       <c r="I58" s="10"/>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A59" s="16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D59" s="9"/>
       <c r="E59" s="10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F59" s="10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H59" s="13">
-        <v>455.0</v>
+        <v>285.0</v>
       </c>
       <c r="I59" s="10"/>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A60" s="16">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D60" s="9"/>
       <c r="E60" s="10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F60" s="10" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H60" s="13">
-        <v>475.0</v>
+        <v>380.0</v>
       </c>
       <c r="I60" s="10"/>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A61" s="16">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D61" s="9"/>
       <c r="E61" s="10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F61" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H61" s="13">
-        <v>575.0</v>
+        <v>547.2</v>
       </c>
       <c r="I61" s="10"/>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A62" s="16">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D62" s="9"/>
       <c r="E62" s="10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F62" s="10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H62" s="13">
-        <v>285.0</v>
+        <v>341.0</v>
       </c>
       <c r="I62" s="10"/>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A63" s="16">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D63" s="9"/>
       <c r="E63" s="10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F63" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H63" s="13">
-        <v>285.0</v>
+        <v>276.0</v>
       </c>
       <c r="I63" s="10"/>
     </row>
-    <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
-[...8 lines deleted...]
-      <c r="E64" s="10" t="s">
+    <row r="64" spans="1:9" outlineLevel="2">
+      <c r="A64" s="18" t="s">
         <v>169</v>
       </c>
-      <c r="F64" s="10" t="s">
-[...31 lines deleted...]
-      <c r="I65" s="10"/>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="11"/>
+      <c r="I64" s="2"/>
+    </row>
+    <row r="65" spans="1:9" outlineLevel="3">
+      <c r="A65" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H65" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I65" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A66" s="16">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D66" s="9"/>
       <c r="E66" s="10" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F66" s="10" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H66" s="13">
-        <v>341.0</v>
+        <v>550.0</v>
       </c>
       <c r="I66" s="10"/>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A67" s="16">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="G67" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H67" s="13">
+        <v>380.0</v>
+      </c>
+      <c r="I67" s="10"/>
+    </row>
+    <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A68" s="16">
+        <v>3</v>
+      </c>
+      <c r="B68" s="7"/>
+      <c r="C68" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="D67" s="9"/>
-      <c r="E67" s="10" t="s">
+      <c r="D68" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="F67" s="10" t="s">
+      <c r="E68" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="G67" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A68" s="18" t="s">
+      <c r="F68" s="10" t="s">
         <v>180</v>
       </c>
-      <c r="B68" s="2"/>
-[...9 lines deleted...]
-      <c r="A69" s="3" t="s">
+      <c r="G68" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H68" s="13">
+        <v>380.0</v>
+      </c>
+      <c r="I68" s="10"/>
+    </row>
+    <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
+      <c r="A69" s="16">
         <v>4</v>
       </c>
-      <c r="B69" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="G69" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="H69" s="13">
+        <v>380.0</v>
+      </c>
+      <c r="I69" s="10"/>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A70" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D70" s="9"/>
       <c r="E70" s="10" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="F70" s="10" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H70" s="13">
-        <v>550.0</v>
+        <v>440.0</v>
       </c>
       <c r="I70" s="10"/>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A71" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="D71" s="9"/>
       <c r="E71" s="10" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="F71" s="10" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H71" s="13">
-        <v>380.0</v>
+        <v>547.2</v>
       </c>
       <c r="I71" s="10"/>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A72" s="16">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="D72" s="9"/>
       <c r="E72" s="10" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="F72" s="10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="13">
-        <v>380.0</v>
+        <v>440.0</v>
       </c>
       <c r="I72" s="10"/>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A73" s="16">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="D73" s="9"/>
       <c r="E73" s="10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F73" s="10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H73" s="13">
-        <v>380.0</v>
+        <v>550.0</v>
       </c>
       <c r="I73" s="10"/>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A74" s="16">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D74" s="9"/>
       <c r="E74" s="10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F74" s="10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H74" s="13">
-        <v>440.0</v>
+        <v>455.0</v>
       </c>
       <c r="I74" s="10"/>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A75" s="16">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D75" s="9"/>
       <c r="E75" s="10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F75" s="10" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H75" s="13">
-        <v>547.2</v>
+        <v>576.0</v>
       </c>
       <c r="I75" s="10"/>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A76" s="16">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D76" s="9"/>
       <c r="E76" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F76" s="10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H76" s="13">
-        <v>440.0</v>
+        <v>205.0</v>
       </c>
       <c r="I76" s="10"/>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A77" s="16">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="D77" s="9"/>
+        <v>206</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>207</v>
+      </c>
       <c r="E77" s="10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F77" s="10" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H77" s="13">
-        <v>550.0</v>
+        <v>399.0</v>
       </c>
       <c r="I77" s="10"/>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A78" s="16">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D78" s="9"/>
+        <v>210</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>211</v>
+      </c>
       <c r="E78" s="10" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F78" s="10" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H78" s="13">
-        <v>455.0</v>
+        <v>399.0</v>
       </c>
       <c r="I78" s="10"/>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A79" s="16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="D79" s="9"/>
+        <v>214</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>215</v>
+      </c>
       <c r="E79" s="10" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="F79" s="10" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H79" s="13">
-        <v>576.0</v>
+        <v>399.0</v>
       </c>
       <c r="I79" s="10"/>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A80" s="16">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="D80" s="9"/>
+        <v>218</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>219</v>
+      </c>
       <c r="E80" s="10" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F80" s="10" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H80" s="13">
-        <v>205.0</v>
+        <v>399.0</v>
       </c>
       <c r="I80" s="10"/>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="3">
       <c r="A81" s="16">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="F81" s="10" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H81" s="13">
         <v>399.0</v>
       </c>
       <c r="I81" s="10"/>
-    </row>
-[...98 lines deleted...]
-      <c r="I85" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A42:I42"/>
-[...1 lines deleted...]
-    <mergeCell ref="A68:I68"/>
+    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="A44:I44"/>
+    <mergeCell ref="A64:I64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F19" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_23"/>
@@ -5654,130 +5375,122 @@
     <hyperlink ref="F27" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_38"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_44"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_46"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_48"/>
     <hyperlink ref="F33" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_50"/>
     <hyperlink ref="F34" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_52"/>
     <hyperlink ref="F35" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_54"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_56"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="C40" r:id="rId_hyperlink_62"/>
-[...10 lines deleted...]
-    <hyperlink ref="F47" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="F42" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="F43" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="F46" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="F47" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="F48" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="F49" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_74"/>
     <hyperlink ref="F50" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F51" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_78"/>
     <hyperlink ref="F52" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_80"/>
     <hyperlink ref="F53" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_84"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_86"/>
     <hyperlink ref="F56" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_88"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_90"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_92"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_94"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_96"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_98"/>
     <hyperlink ref="F62" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F63" r:id="rId_hyperlink_101"/>
-    <hyperlink ref="C64" r:id="rId_hyperlink_102"/>
-[...6 lines deleted...]
-    <hyperlink ref="F67" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="F66" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="F67" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="F68" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="F69" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_110"/>
     <hyperlink ref="F70" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_112"/>
     <hyperlink ref="F71" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_114"/>
     <hyperlink ref="F72" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_116"/>
     <hyperlink ref="F73" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_118"/>
     <hyperlink ref="F74" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_120"/>
     <hyperlink ref="F75" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_122"/>
     <hyperlink ref="F76" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_124"/>
     <hyperlink ref="F77" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_126"/>
     <hyperlink ref="F78" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_128"/>
     <hyperlink ref="F79" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_130"/>
     <hyperlink ref="F80" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_132"/>
     <hyperlink ref="F81" r:id="rId_hyperlink_133"/>
-    <hyperlink ref="C82" r:id="rId_hyperlink_134"/>
-[...6 lines deleted...]
-    <hyperlink ref="F85" r:id="rId_hyperlink_141"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">