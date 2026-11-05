--- v0 (2026-08-04)
+++ v1 (2026-11-05)
@@ -14,59 +14,59 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-04 03:19:57</t>
+    <t>Актуальность прайса на: 2026-11-05 18:53:27</t>
   </si>
   <si>
     <t>Уход за телом</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t xml:space="preserve"> URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -1259,59 +1259,50 @@
     <t>СМЕННЫЙ КАТРИДЖ ШОЛЬ 2 ШТ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/smennyj-katridzh-shol-2-sht-/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/27/23/2327/images/958/958.750x0.jpg</t>
   </si>
   <si>
     <t>ТЕРКА-ШЛИФОВКА ДЛЯ НОГ (1) (1)</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/2327/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/47/08/847/images/93/93.750x0.jpg</t>
   </si>
   <si>
     <t>HJ02</t>
   </si>
   <si>
     <t>XIFEISHI МАСКА ДЛЯ НОГ "САМО СОВЕРШЕНСТВО"</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-maska-dlja-nog-samo-sovershenstvo-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.xifeishi.ru/xifeishi-nabor-dlja-lechenija-gribka-nogtja-onihomikoz-zhidkost-dlja-nogtja-15-mlkrem-dlja-kozhi-vokrug-nogtevoj-plastiny-35-gr/</t>
   </si>
   <si>
     <t>KF-002</t>
   </si>
   <si>
     <t>XIFEISHI КРЕМ АНТИСЕПТИЧЕСКИЙ И ПРОТИВОВОСПАЛИТЕЛЬНЫЙ ЗАЖИВЛЯЮЩИЙ РАНЫ И ТРЕЩИНЫ, 35 ГР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-krem-antisepticheskij-i-protivovospalitelnyj-zazhivljajushij-rany-i-treshiny-35-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/97/19/1997/images/2986/2986.750x0.JPG</t>
   </si>
   <si>
     <t>SME-C02</t>
   </si>
   <si>
     <t>XIFEISHI КРЕМ ДЛЯ УХОДА ЗА НОГАМИ С ЖЕМЧУГОМ 120 ГР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/balzam-dlja-volos-beliss-101-vosstanavlivajushij-dlja-vse-tipov-volos-koren-zhenshenja-i-tibetskij-kordiceps-500gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/68/21/2168/images/867/867.750x0.jpg</t>
   </si>
@@ -5947,908 +5938,908 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="product_940" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_940" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="116" name="product_1099" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_1099" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="117" name="product_1100" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_1100" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="118" name="product_1102" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_1102" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="119" name="product_2053" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_2053" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="120" name="product_2054" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_2054" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="121" name="product_195" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_195" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="122" name="product_196" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_196" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="123" name="product_633" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_633" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="124" name="product_792" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_792" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="125" name="product_1103" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_1103" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="126" name="product_1104" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_1104" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <xdr:cNvPr id="127" name="product_1105" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_1105" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="128" name="product_1120" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_1120" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="129" name="product_1121" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_1121" descr=""/>
-[...35 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="product_2024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>174</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_2722" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_2722" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="132" name="product_2960" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2960" descr=""/>
-[...12 lines deleted...]
-          <a:ext cx="914400" cy="914400"/>
+        <xdr:cNvPr id="133" name="product_102" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="533400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_102" descr=""/>
-[...12 lines deleted...]
-          <a:ext cx="533400" cy="914400"/>
+        <xdr:cNvPr id="134" name="product_2798" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_2798" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <xdr:cNvPr id="135" name="product_2799" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_2799" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <xdr:cNvPr id="136" name="product_2800" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_2800" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <xdr:cNvPr id="137" name="product_2810" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>181</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...35 lines deleted...]
-      <xdr:row>182</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="product_2814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -7120,59 +7111,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/21/2119/images/820/820.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2119/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/21/2120/images/821/821.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/21/2121/images/822/822.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2121/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/43/4319/images/3224/3224.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnyayushchee-molochko-dlya-tela-260-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/43/4326/images/3263/3263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-massazhnyy-krem-dlya-nog-na-osnove-ulitki-320-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/02/11/1102/images/235/235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-uvelichenija-grudi-bast-firming-massage-cr/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/40/4059/images/2743/2743.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/mylo-dlja-tela-kosmeticheskoe-klubnika-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/21/2163/images/862/862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2163/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/25/2556/images/2313/2313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-dlja-depiljacii-xifeishi-persik-krem-dlja-depiljaciikrem-posle-depiljacii/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/64/21/2164/images/863/863.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2164/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/21/2165/images/864/864.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2165/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/25/2557/images/1145/1145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2557/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/21/2109/images/2897/2897.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/anticelljulitnyj-modeltrujushij-krem-perec-chili-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/belisskrem-dlja-tela-na-osnove-sekrecii-ulitki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/15/1512/images/464/464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/18/1838/images/629/629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1838/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/18/1840/images/630/630.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1840/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2135/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/39/3990/images/2626/2626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-placenta-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/39/3991/images/2627/2627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-ulitka-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-kordiceps-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/39/3996/images/2796/2796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-linchzhi-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1159/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/29/2958/images/1537/1537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/37/3708/images/2304/2304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-pigmentacii-jabloko-25-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/94/38/3894/images/2520/2520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-kremov-dlja-otbelivanija-kozhi-temulavak-50-grden-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/38/3846/images/2462/2462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3846/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/25/2556/images/2313/2313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-dlja-depiljacii-xifeishi-persik-krem-dlja-depiljaciikrem-posle-depiljacii/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/20/2086/images/773/773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sterilizator-uv-professional-beauty-tool-sterilizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/81/20/2081/images/768/768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/20/2082/images/769/769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/20/2083/images/770/770.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/20/2084/images/771/771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/20/2085/images/772/772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/79/20/2079/images/766/766.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/poloski-dlja-depiljacii-hlopkovye-7sm-h-20sm-up100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/20/2080/images/767/767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shpatel-dlja-voska-odnorazovyj-derevjannyj-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/77/20/2077/images/764/764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/voskoplav-katridzhnyj-s-bazoj-na-3-katridzhawn108-6a/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/20/2071/images/758/758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/20/2072/images/759/759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/20/2073/images/760/760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/20/2074/images/761/761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/75/20/2075/images/762/762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/76/20/2076/images/763/763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/31/3119/images/1709/1709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3119/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/31/3120/images/1710/1710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3120/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/21/2109/images/2897/2897.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/anticelljulitnyj-modeltrujushij-krem-perec-chili-/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/49/08/849/images/95/95.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/08/851/images/96/96.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-krem-dlja-massazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/10/1063/images/211/211.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/31/3117/images/1707/1707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3117/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/14/1489/images/2720/2720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-ananas-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/14/1491/images/2722/2722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-kofe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/14/1492/images/451/451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/18/1885/images/659/659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-shorty-hot-shaper-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/18/1886/images/660/660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-pojas-hot-shaper-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/20/2034/images/2721/2721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-perec-chili-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/31/21/2131/images/831/831.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2131/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/78/24/2478/images/1080/1080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2478/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/25/2512/images/1104/1104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2512/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/19/1912/images/689/689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-spiny-protivougrevaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/21/2116/images/817/817.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2116/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/11/1155/images/276/276.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1155/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/24/2447/images/1061/1061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2447/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/24/2461/images/1070/1070.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/24/2462/images/1071/1071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2462/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/24/2463/images/1072/1072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2463/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/24/2465/images/1073/1073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2465/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/24/2467/images/1075/1075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/68/24/2468/images/1076/1076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2468/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/69/24/2469/images/1077/1077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2469/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/70/24/2470/images/1078/1078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2470/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/24/2472/images/1079/1079.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2472/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/81/24/2481/images/1082/1082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2481/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/24/2482/images/1083/1083.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2482/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/24/2483/images/1084/1084.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2483/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/24/2485/images/1085/1085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2485/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/24/2486/images/1086/1086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2486/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/24/2488/images/1088/1088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2488/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/25/2514/images/1106/1106.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/25/2515/images/1107/1107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2515/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/25/2517/images/1108/1108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2517/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/25/2562/images/1150/1150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2562/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/25/2593/images/1179/1179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2593/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/25/2595/images/1181/1181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2595/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/31/3156/images/1747/1747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-skrab-dlja-tela-s-otshelushivajushimi-chasticami-klubnika-yesnow-260-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/08/854/images/2261/2261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-i-tela-zhenshen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/15/1584/images/501/501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1584/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/08/804/images/73/73.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sl-krem-dlja-ruk-vitaminy-a-i-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/11/1192/images/1936/1936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-50-gr-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/23/2314/images/945/945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-persik-uzon/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/23/2391/images/1015/1015.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/24/2446/images/1060/1060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2446/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/29/2950/images/1919/1919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-limon-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/29/2951/images/1922/1922.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-mangustin-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/29/2952/images/2259/2259.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-banan-45-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/29/2956/images/1536/1536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2956/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/29/2957/images/1918/1918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-jabloko-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/32/33/3332/images/1923/1923.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-grusha-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/33/3333/images/1924/1924.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-pomidorka-35-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/08/839/images/85/85.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-pasta-po-uhodu-za-palcami-ruk/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/09/956/images/874/874.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-ruk-soft-relax-belaja-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/10/1043/images/873/873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-perchatkidlja-rukkrem-dlja-ruk-uvlazhnenie-i-pitanie-75-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/15/1588/images/503/503.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1588/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-treshchin-uvlazhnyayushchiy-75-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/dezodorant-dlya-nog-osvezhaet-i-zashchishchaet-kozhu-ot-gribkovykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pudra-dlya-nog-talk-s-evkaliptom/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/19/1967/images/2978/2978.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-universalnyj-250-ml-ot-vypadenja-i-dlja-rosta-volos-normalizuet-zhirovoj-balans/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/08/842/images/88/88.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-molokopapajja/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/08/844/images/90/90.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-zhen-shen/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/18/1888/images/662/662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pilka-shol/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/23/2320/images/949/949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/smennyj-katridzh-shol-2-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/27/23/2327/images/958/958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/43/4326/images/3263/3263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-massazhnyy-krem-dlya-nog-na-osnove-ulitki-320-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/08/847/images/93/93.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-nog-samo-sovershenstvo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-dlja-lechenija-gribka-nogtja-onihomikoz-zhidkost-dlja-nogtja-15-mlkrem-dlja-kozhi-vokrug-nogtevoj-plastiny-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-antisepticheskij-i-protivovospalitelnyj-zazhivljajushij-rany-i-treshiny-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/19/1997/images/2986/2986.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-beliss-101-vosstanavlivajushij-dlja-vse-tipov-volos-koren-zhenshenja-i-tibetskij-kordiceps-500gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/68/21/2168/images/867/867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2168/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/69/21/2169/images/868/868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2169/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/21/2171/images/872/872.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nosochkizdorovye-nozhkikrem-ot-gribka-nog-i-nogtevoj-plastinymikoz11/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/22/33/3322/images/1905/1905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-antibakterialnyj-krem-protiv-zuda-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/23/33/3323/images/1906/1906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-lechebnyj-krem-na-kitajskih-travah-solodka-olivkovoe-maslo-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/09/941/images/155/155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-razmjagchajushij-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/09/942/images/156/156.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-pitatelnyj-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/15/1590/images/883/883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-koze-molokoplacenta120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/18/1834/images/895/895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-chernyj-zhemchug-pitatelnyj-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/21/2172/images/890/890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-120gr-loshadinnaja-sila-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/21/2173/images/893/893.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-sogrevajushij-na-osnove-zmeinogo-zhira-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/21/2174/images/894/894.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-beliss-krem-dlja-nog-pitatelnyj-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/22/2293/images/925/925.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-uvlyzhnjajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/94/22/2294/images/926/926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-vosstanavlivajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/32/3293/images/1879/1879.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-nog-beliss-morskoj-kollagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/40/4005/images/2654/2654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-lica-chernaja-ulitka-120gr-art-1563/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/08/818/images/1686/1686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sl-piling-omolazhivajushij-dlja-lica-i-tela-morskoj-konek/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/40/4084/images/3073/3073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-tomatom-i-markovju-tomatocarrot-/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/40/4085/images/3075/3075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-chernikoj-i-limonom-blueberrylemon/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/40/4086/images/3074/3074.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-ogurecaloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/40/4096/images/3077/3077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-risom-i-pshenicej-ricegoji/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/41/4100/images/3076/3076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-granatom-i-kornem-zhen-shenja-pomegranateginseng/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/21/2119/images/820/820.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2119/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/21/2120/images/821/821.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/21/2121/images/822/822.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2121/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/43/4319/images/3224/3224.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnyayushchee-molochko-dlya-tela-260-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/43/4326/images/3263/3263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-massazhnyy-krem-dlya-nog-na-osnove-ulitki-320-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/02/11/1102/images/235/235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-uvelichenija-grudi-bast-firming-massage-cr/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/40/4059/images/2743/2743.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/mylo-dlja-tela-kosmeticheskoe-klubnika-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/21/2163/images/862/862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2163/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/25/2556/images/2313/2313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-dlja-depiljacii-xifeishi-persik-krem-dlja-depiljaciikrem-posle-depiljacii/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/64/21/2164/images/863/863.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2164/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/21/2165/images/864/864.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2165/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/25/2557/images/1145/1145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2557/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/21/2109/images/2897/2897.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/anticelljulitnyj-modeltrujushij-krem-perec-chili-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/belisskrem-dlja-tela-na-osnove-sekrecii-ulitki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/15/1512/images/464/464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/18/1838/images/629/629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1838/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/18/1840/images/630/630.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1840/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2135/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/39/3990/images/2626/2626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-placenta-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/39/3991/images/2627/2627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-ulitka-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-kordiceps-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/39/3996/images/2796/2796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-linchzhi-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1159/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/29/2958/images/1537/1537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/37/3708/images/2304/2304.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-pigmentacii-jabloko-25-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/94/38/3894/images/2520/2520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-kremov-dlja-otbelivanija-kozhi-temulavak-50-grden-noch/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/38/3846/images/2462/2462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3846/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/25/2556/images/2313/2313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-dlja-depiljacii-xifeishi-persik-krem-dlja-depiljaciikrem-posle-depiljacii/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/20/2086/images/773/773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sterilizator-uv-professional-beauty-tool-sterilizer/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/81/20/2081/images/768/768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/20/2082/images/769/769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-persik/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/20/2083/images/770/770.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-apelsin/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/20/2084/images/771/771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/20/2085/images/772/772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/parafin-450-gr-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/79/20/2079/images/766/766.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/poloski-dlja-depiljacii-hlopkovye-7sm-h-20sm-up100sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/20/2080/images/767/767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shpatel-dlja-voska-odnorazovyj-derevjannyj-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/77/20/2077/images/764/764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/voskoplav-katridzhnyj-s-bazoj-na-3-katridzhawn108-6a/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/20/2071/images/758/758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-klubnika/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/20/2072/images/759/759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-limon/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/20/2073/images/760/760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/20/2074/images/761/761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/75/20/2075/images/762/762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/76/20/2076/images/763/763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vosk-dlja-depiljacii-water-soluble-wax-1000-gr-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/31/3119/images/1709/1709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3119/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/31/3120/images/1710/1710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3120/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/21/2109/images/2897/2897.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/anticelljulitnyj-modeltrujushij-krem-perec-chili-/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/49/08/849/images/95/95.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/08/851/images/96/96.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-krem-dlja-massazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/10/1063/images/211/211.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/31/3117/images/1707/1707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3117/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/14/1489/images/2720/2720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-ananas-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/14/1491/images/2722/2722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-kofe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/14/1492/images/451/451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1492/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/18/1885/images/659/659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-shorty-hot-shaper-/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/18/1886/images/660/660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-pojas-hot-shaper-/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/20/2034/images/2721/2721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-perec-chili-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/31/21/2131/images/831/831.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2131/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/78/24/2478/images/1080/1080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2478/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/25/2512/images/1104/1104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2512/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/19/1912/images/689/689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-spiny-protivougrevaja-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/21/2116/images/817/817.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2116/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/11/1155/images/276/276.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1155/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/24/2447/images/1061/1061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2447/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/24/2461/images/1070/1070.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2461/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/24/2462/images/1071/1071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2462/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/24/2463/images/1072/1072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2463/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/24/2465/images/1073/1073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2465/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/24/2467/images/1075/1075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2467/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/68/24/2468/images/1076/1076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2468/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/69/24/2469/images/1077/1077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2469/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/70/24/2470/images/1078/1078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2470/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/24/2472/images/1079/1079.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2472/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/81/24/2481/images/1082/1082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2481/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/24/2482/images/1083/1083.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2482/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/24/2483/images/1084/1084.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2483/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/24/2485/images/1085/1085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2485/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/24/2486/images/1086/1086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2486/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/24/2488/images/1088/1088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2488/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/25/2514/images/1106/1106.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2514/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/25/2515/images/1107/1107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2515/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/25/2517/images/1108/1108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2517/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/25/2562/images/1150/1150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2562/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/25/2593/images/1179/1179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2593/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/25/2595/images/1181/1181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2595/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/31/3156/images/1747/1747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-skrab-dlja-tela-s-otshelushivajushimi-chasticami-klubnika-yesnow-260-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/08/854/images/2261/2261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-i-tela-zhenshen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/15/1584/images/501/501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1584/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/08/804/images/73/73.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sl-krem-dlja-ruk-vitaminy-a-i-e/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/11/1192/images/1936/1936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-50-gr-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/23/2314/images/945/945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-persik-uzon/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/23/2391/images/1015/1015.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-banan/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/24/2446/images/1060/1060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2446/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/29/2950/images/1919/1919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-limon-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/29/2951/images/1922/1922.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-mangustin-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/29/2952/images/2259/2259.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-banan-45-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/29/2956/images/1536/1536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2956/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/29/2957/images/1918/1918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-jabloko-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/32/33/3332/images/1923/1923.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-frukty-uzon-grusha-38-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/33/3333/images/1924/1924.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-pomidorka-35-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/08/839/images/85/85.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-pasta-po-uhodu-za-palcami-ruk/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/09/956/images/874/874.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-ruk-soft-relax-belaja-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/10/1043/images/873/873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-perchatkidlja-rukkrem-dlja-ruk-uvlazhnenie-i-pitanie-75-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/15/1588/images/503/503.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1588/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-treshchin-uvlazhnyayushchiy-75-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/dezodorant-dlya-nog-osvezhaet-i-zashchishchaet-kozhu-ot-gribkovykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pudra-dlya-nog-talk-s-evkaliptom/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/19/1967/images/2978/2978.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-universalnyj-250-ml-ot-vypadenja-i-dlja-rosta-volos-normalizuet-zhirovoj-balans/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/08/842/images/88/88.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-molokopapajja/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/08/844/images/90/90.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-zhen-shen/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/18/1888/images/662/662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pilka-shol/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/23/2320/images/949/949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/smennyj-katridzh-shol-2-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/27/23/2327/images/958/958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2327/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/43/4326/images/3263/3263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-massazhnyy-krem-dlya-nog-na-osnove-ulitki-320-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/08/847/images/93/93.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-nog-samo-sovershenstvo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-antisepticheskij-i-protivovospalitelnyj-zazhivljajushij-rany-i-treshiny-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/19/1997/images/2986/2986.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/balzam-dlja-volos-beliss-101-vosstanavlivajushij-dlja-vse-tipov-volos-koren-zhenshenja-i-tibetskij-kordiceps-500gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/68/21/2168/images/867/867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2168/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/69/21/2169/images/868/868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2169/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/21/2171/images/872/872.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nosochkizdorovye-nozhkikrem-ot-gribka-nog-i-nogtevoj-plastinymikoz11/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/22/33/3322/images/1905/1905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-antibakterialnyj-krem-protiv-zuda-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/23/33/3323/images/1906/1906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-lechebnyj-krem-na-kitajskih-travah-solodka-olivkovoe-maslo-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/09/941/images/155/155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-razmjagchajushij-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/09/942/images/156/156.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-pitatelnyj-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/15/1590/images/883/883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-koze-molokoplacenta120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/18/1834/images/895/895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-chernyj-zhemchug-pitatelnyj-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/21/2172/images/890/890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-120gr-loshadinnaja-sila-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/21/2173/images/893/893.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-sogrevajushij-na-osnove-zmeinogo-zhira-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/21/2174/images/894/894.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-beliss-krem-dlja-nog-pitatelnyj-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/22/2293/images/925/925.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-uvlyzhnjajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/94/22/2294/images/926/926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-vosstanavlivajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/32/3293/images/1879/1879.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-nog-beliss-morskoj-kollagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/40/4005/images/2654/2654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-lica-chernaja-ulitka-120gr-art-1563/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/42/4247/images/3093/3093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-gel-dlja-dusha-s-aminokislotami520-ml-dlja-chuvstvitelnoj-kozhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/08/818/images/1686/1686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sl-piling-omolazhivajushij-dlja-lica-i-tela-morskoj-konek/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/40/4084/images/3073/3073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-tomatom-i-markovju-tomatocarrot-/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/85/40/4085/images/3075/3075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-chernikoj-i-limonom-blueberrylemon/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/40/4086/images/3074/3074.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-ogurecaloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/40/4096/images/3077/3077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-risom-i-pshenicej-ricegoji/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/41/4100/images/3076/3076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/piling-gel-dlja-lica-i-tela-xiashibao-s-granatom-i-kornem-zhen-shenja-pomegranateginseng/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I182"/>
+  <dimension ref="A1:I181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="3" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -10639,738 +10630,715 @@
       </c>
       <c r="H154" s="16">
         <v>95.0</v>
       </c>
       <c r="I154" s="10"/>
     </row>
     <row r="155" spans="1:9" outlineLevel="2">
       <c r="A155" s="19">
         <v>13</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="10"/>
       <c r="D155" s="9" t="s">
         <v>415</v>
       </c>
       <c r="E155" s="10" t="s">
         <v>416</v>
       </c>
       <c r="F155" s="10" t="s">
         <v>417</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="16">
-        <v>310.0</v>
+        <v>225.0</v>
       </c>
       <c r="I155" s="10"/>
     </row>
-    <row r="156" spans="1:9" outlineLevel="2">
+    <row r="156" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="19">
         <v>14</v>
       </c>
       <c r="B156" s="7"/>
-      <c r="C156" s="10"/>
+      <c r="C156" s="8" t="s">
+        <v>418</v>
+      </c>
       <c r="D156" s="9" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="E156" s="10" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F156" s="10" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="16">
-        <v>225.0</v>
+        <v>66.0</v>
       </c>
       <c r="I156" s="10"/>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="19">
         <v>15</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="E157" s="10" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="F157" s="10" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G157" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H157" s="16">
-        <v>66.0</v>
+        <v>225.0</v>
       </c>
       <c r="I157" s="10"/>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="19">
         <v>16</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E158" s="10" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F158" s="10" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="G158" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H158" s="16">
         <v>225.0</v>
       </c>
       <c r="I158" s="10"/>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="19">
         <v>17</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="F159" s="10" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="G159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="16">
-        <v>225.0</v>
+        <v>374.0</v>
       </c>
       <c r="I159" s="10"/>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="19">
         <v>18</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E160" s="10" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F160" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="G160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="16">
-        <v>374.0</v>
+        <v>165.0</v>
       </c>
       <c r="I160" s="10"/>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="19">
         <v>19</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E161" s="10" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F161" s="10" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="16">
         <v>165.0</v>
       </c>
       <c r="I161" s="10"/>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="19">
         <v>20</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E162" s="10" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F162" s="10" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="G162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H162" s="16">
-        <v>165.0</v>
+        <v>68.0</v>
       </c>
       <c r="I162" s="10"/>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="19">
         <v>21</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E163" s="10" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="F163" s="10" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H163" s="16">
         <v>68.0</v>
       </c>
       <c r="I163" s="10"/>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="19">
         <v>22</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="F164" s="10" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="G164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="16">
         <v>68.0</v>
       </c>
       <c r="I164" s="10"/>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="19">
         <v>23</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F165" s="10" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="G165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H165" s="16">
-        <v>68.0</v>
+        <v>50.0</v>
       </c>
       <c r="I165" s="10"/>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="19">
         <v>24</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="10" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="10" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H166" s="16">
-        <v>50.0</v>
+        <v>68.0</v>
       </c>
       <c r="I166" s="10"/>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="19">
         <v>25</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="10" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="10" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="16">
         <v>68.0</v>
       </c>
       <c r="I167" s="10"/>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="19">
         <v>26</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E168" s="10" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="F168" s="10" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G168" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H168" s="16">
         <v>68.0</v>
       </c>
       <c r="I168" s="10"/>
     </row>
     <row r="169" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="19">
         <v>27</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E169" s="10" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F169" s="10" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="G169" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H169" s="16">
         <v>68.0</v>
       </c>
       <c r="I169" s="10"/>
     </row>
     <row r="170" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="19">
         <v>28</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E170" s="10" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="F170" s="10" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="G170" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H170" s="16">
         <v>68.0</v>
       </c>
       <c r="I170" s="10"/>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="19">
         <v>29</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E171" s="10" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="F171" s="10" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="G171" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H171" s="16">
-        <v>68.0</v>
+        <v>95.0</v>
       </c>
       <c r="I171" s="10"/>
     </row>
-    <row r="172" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D172" s="9" t="s">
+    <row r="172" spans="1:9" outlineLevel="1">
+      <c r="A172" s="20" t="s">
         <v>482</v>
       </c>
-      <c r="E172" s="10" t="s">
+      <c r="B172" s="2"/>
+      <c r="C172" s="2"/>
+      <c r="D172" s="2"/>
+      <c r="E172" s="2"/>
+      <c r="F172" s="2"/>
+      <c r="G172" s="2"/>
+      <c r="H172" s="14"/>
+      <c r="I172" s="2"/>
+    </row>
+    <row r="173" spans="1:9" outlineLevel="2">
+      <c r="A173" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B173" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C173" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E173" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H173" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="I173" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A174" s="19">
+        <v>1</v>
+      </c>
+      <c r="B174" s="7"/>
+      <c r="C174" s="8" t="s">
         <v>483</v>
       </c>
-      <c r="F172" s="10" t="s">
+      <c r="D174" s="9" t="s">
         <v>484</v>
       </c>
-      <c r="G172" s="7" t="s">
-[...8 lines deleted...]
-      <c r="A173" s="20" t="s">
+      <c r="E174" s="10" t="s">
         <v>485</v>
       </c>
-      <c r="B173" s="2"/>
-[...35 lines deleted...]
-      </c>
+      <c r="F174" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="G174" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H174" s="16">
+        <v>235.0</v>
+      </c>
+      <c r="I174" s="10"/>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>486</v>
+        <v>170</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>487</v>
+        <v>171</v>
       </c>
       <c r="E175" s="10" t="s">
-        <v>488</v>
+        <v>172</v>
       </c>
       <c r="F175" s="10" t="s">
-        <v>489</v>
+        <v>173</v>
       </c>
       <c r="G175" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H175" s="16">
-        <v>235.0</v>
+        <v>380.0</v>
       </c>
       <c r="I175" s="10"/>
     </row>
     <row r="176" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>170</v>
+        <v>487</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>171</v>
+        <v>488</v>
       </c>
       <c r="E176" s="10" t="s">
-        <v>172</v>
+        <v>489</v>
       </c>
       <c r="F176" s="10" t="s">
-        <v>173</v>
+        <v>490</v>
       </c>
       <c r="G176" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H176" s="16">
-        <v>380.0</v>
+        <v>237.6</v>
       </c>
       <c r="I176" s="10"/>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="19">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E177" s="10" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F177" s="10" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="G177" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H177" s="16">
-        <v>237.6</v>
+        <v>165.0</v>
       </c>
       <c r="I177" s="10"/>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="19">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E178" s="10" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F178" s="10" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G178" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="16">
         <v>165.0</v>
       </c>
       <c r="I178" s="10"/>
     </row>
     <row r="179" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="19">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="D179" s="9" t="s">
         <v>499</v>
       </c>
+      <c r="D179" s="9"/>
       <c r="E179" s="10" t="s">
         <v>500</v>
       </c>
       <c r="F179" s="10" t="s">
         <v>501</v>
       </c>
       <c r="G179" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H179" s="16">
         <v>165.0</v>
       </c>
       <c r="I179" s="10"/>
     </row>
     <row r="180" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="19">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
         <v>502</v>
       </c>
-      <c r="D180" s="9"/>
+      <c r="D180" s="9" t="s">
+        <v>503</v>
+      </c>
       <c r="E180" s="10" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F180" s="10" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G180" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H180" s="16">
         <v>165.0</v>
       </c>
       <c r="I180" s="10"/>
     </row>
     <row r="181" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="19">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E181" s="10" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F181" s="10" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="G181" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H181" s="16">
         <v>165.0</v>
       </c>
       <c r="I181" s="10"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I182" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A37:I37"/>
     <mergeCell ref="A40:I40"/>
     <mergeCell ref="A43:I43"/>
     <mergeCell ref="A46:I46"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="A57:I57"/>
     <mergeCell ref="A60:I60"/>
     <mergeCell ref="A68:I68"/>
     <mergeCell ref="A73:I73"/>
     <mergeCell ref="A92:I92"/>
     <mergeCell ref="B91:B94"/>
     <mergeCell ref="D91:D94"/>
     <mergeCell ref="A120:I120"/>
     <mergeCell ref="A123:I123"/>
     <mergeCell ref="A141:I141"/>
-    <mergeCell ref="A173:I173"/>
+    <mergeCell ref="A172:I172"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_23"/>
@@ -11565,99 +11533,98 @@
     <hyperlink ref="C139" r:id="rId_hyperlink_212"/>
     <hyperlink ref="F139" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_214"/>
     <hyperlink ref="F140" r:id="rId_hyperlink_215"/>
     <hyperlink ref="F143" r:id="rId_hyperlink_216"/>
     <hyperlink ref="F144" r:id="rId_hyperlink_217"/>
     <hyperlink ref="F145" r:id="rId_hyperlink_218"/>
     <hyperlink ref="F146" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_220"/>
     <hyperlink ref="F147" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_222"/>
     <hyperlink ref="F148" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_224"/>
     <hyperlink ref="F149" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_226"/>
     <hyperlink ref="F150" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_228"/>
     <hyperlink ref="F151" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_230"/>
     <hyperlink ref="F152" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_232"/>
     <hyperlink ref="F153" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_234"/>
     <hyperlink ref="F154" r:id="rId_hyperlink_235"/>
     <hyperlink ref="F155" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="F156" r:id="rId_hyperlink_237"/>
-[...47 lines deleted...]
-    <hyperlink ref="F182" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="F156" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="F157" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="F158" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="F159" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="F160" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="F161" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="F162" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="F163" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="F164" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="F165" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="F166" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="F167" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="F168" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="F169" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="F170" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="F171" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="F174" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="F175" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="F176" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="C177" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="F177" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="C178" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="F178" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="F179" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="F180" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="F181" r:id="rId_hyperlink_284"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">