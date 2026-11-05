--- v0 (2026-08-04)
+++ v1 (2026-11-05)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-04 03:19:34</t>
+    <t>Актуальность прайса на: 2026-11-05 18:53:18</t>
   </si>
   <si>
     <t>Уход за лицом</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t xml:space="preserve"> URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -438,62 +438,50 @@
   <si>
     <t>https://www.xifeishi.ru/xifeishi-concentration-essence-zolotaja-pitatelnaja-nezhnaja-essencija-dlja-lica-20-ml-/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/09/41/4109/images/2802/2802.750x0.jpg</t>
   </si>
   <si>
     <t>KF-B007</t>
   </si>
   <si>
     <t>XIFEISHI CONCENTRATION ESSENCE Восстанавливающая и питательная эссенция на жэкстрактах кордицепса для лица 20 мл</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-i-pitatelnaja-essencija-na-zhekstraktah-kordicepsa-dlja-lica-20-ml-/</t>
   </si>
   <si>
     <t>XFS-B28</t>
   </si>
   <si>
     <t>XIFEISHI СРЕДСТВО ДЛЯ УСТРАНЕНИЯ УГРЕВОЙ СЫПИ ТОЧЕЧНО 10МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-sredstvo-dlja-ustranenija-ugrevoj-sypi-tochechno-10ml/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/80/19/1980/images/714/714.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/12/37/3712/images/2308/2308.750x0.jpg</t>
   </si>
   <si>
     <t>0022</t>
   </si>
   <si>
     <t>XIFEISHI САЛФЕТКИ ДЛЯ СНЯТИЯ МАКИЯЖА</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-salfetki-dlja-snjatija-makijazha-/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/57/31/3157/images/1750/1750.750x0.jpg</t>
   </si>
   <si>
     <t>В42</t>
   </si>
   <si>
     <t>МАСКА-ПЛЕНКА XFS РОЗАЦЕЯ ПОСЛЕ АКНЕ 28 ГР В42</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/maska-plenka-xfs-rozaceja-posle-akne-28-gr-v42/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/60/31/3160/images/1753/1753.750x0.jpg</t>
@@ -627,62 +615,50 @@
   <si>
     <t>https://www.xifeishi.ru/4170/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/16/42/4216/images/3042/3042.750x0.JPG</t>
   </si>
   <si>
     <t>Н001</t>
   </si>
   <si>
     <t>XIFEISHI ЗОЛОТОЙ КРЕМ ВОКРУГ ГЛАЗ С ПЕПТИДАМИ, 15 МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-zolotoj-krem-vokrug-glaz-s-peptidami-15-ml/</t>
   </si>
   <si>
     <t>W005</t>
   </si>
   <si>
     <t>XIFEISHI КРЕМ ВОКРУГ ГЛАЗ С ЭКСТРАТОМ СЛИЗИ УЛИТКИ, 20 МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-krem-vokrug-glaz-s-ekstratom-slizi-ulitki-20-ml/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/21/42/4221/images/3047/3047.750x0.JPG</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/05/39/3905/images/2534/2534.750x0.jpg</t>
   </si>
   <si>
     <t>0511</t>
   </si>
   <si>
     <t>XIFEISHI АМПУЛЬНАЯ СЫВОРОТКА ГИАЛУРОНОВОЙ КИСЛОТЫ 6 АМПУЛ ПО 2 МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-gialuronovoj-kisloty-6-ampul-po-2-ml/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/07/39/3907/images/2537/2537.750x0.jpg</t>
   </si>
   <si>
     <t>0514</t>
   </si>
   <si>
     <t>XIFEISHI АМПУЛЬНАЯ СЫВОРОТКА КРИОСЫВОРОТКА ОТ МИМИЧЕСКИХ МОРЩИН 6 АМПУЛ ПО 2 МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyvorotka-ot-mimicheskih-morshin-6-ampul-po-2-ml-1/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/08/39/3908/images/2539/2539.750x0.jpg</t>
@@ -840,62 +816,50 @@
   <si>
     <t>МАСКА-ПЛЕНКА XIFEISHI С ЖЕНЬ-ШЕНЬ+ЗЕЛЕНЫЙ ЧАЙ150 МЛ, БАЛАНСИРУЕТ, ОЧИЩАЕТ, АНТИОКСИДАНТ.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/1934/</t>
   </si>
   <si>
     <t>513905</t>
   </si>
   <si>
     <t>QDN маска-патчи для глаз жень-шень, 60 шт</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/43/42/4243/images/3078/3078.750x0.jpg</t>
   </si>
   <si>
     <t>Гидрогелевые патчи под глаза SUPREME увланение, лифтинг, от темных кругов и течности. 60 штук</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/gidrogelevye-patchi-pod-glaza-supreme-uvlanenie-lifting-ot-temnyh-krugov-i-technosti-60-shtuk/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/02/43/4302/images/3167/3167.750x0.JPG</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/97/43/4397/images/3427/3427.750x0.jpeg</t>
   </si>
   <si>
     <t>SADOER Маска тканевая рис 25гр.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/sadoer-maska-tkanevaya-ris-25gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/98/43/4398/images/3428/3428.750x0.jpeg</t>
   </si>
   <si>
     <t>SADOER Маска тканевая фасоль 25гр.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/sadoer-maska-tkanevaya-fasol-25gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/43/19/1943/images/2957/2957.750x0.jpg</t>
   </si>
   <si>
     <t>L-006</t>
   </si>
   <si>
     <t>Маска для лица+активный крем-гель "Бэлисс" с экстрактом плаценты и маслом авокадо, омолаживающая укрепляющая лифтинг-маска, 7 мл</t>
@@ -1359,62 +1323,50 @@
   <si>
     <t>https://www.xifeishi.ru/1919/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/21/19/1921/images/2642/2642.750x0.jpg</t>
   </si>
   <si>
     <t>В35</t>
   </si>
   <si>
     <t>МАСКА-ПЛЕНКА XIFEISHI С АКУЛИЙ ЖИР+ЖЕМЧУГ 150 МЛ ПОДТЯЖКА, УВЛАЖНЕНИЕ, СУЖЕНИЕ ПОР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/v35/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/41/19/1941/images/710/710.750x0.png</t>
   </si>
   <si>
     <t>МАСКА-ПЛЕНКА XIFEISHI АКУЛИЙ ЖИР+ЖЕМЧУГ 150 МЛ ПОДТЯЖКА, УВЛАЖНЕНИЕ, СУЖЕНИЕ ПОР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/maska-plenka-xifeishi-akulij-zhirzhemchug-150-ml-podtjazhka-uvlazhnenie-suzhenie-por/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/98/23/2398/images/2983/2983.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/12/33/3312/images/1895/1895.750x0.jpeg</t>
   </si>
   <si>
     <t>KF-M005</t>
   </si>
   <si>
     <t>ТМ XIFEISHI АЛЬГИНАТНЫЕ МАСКИ ЧЕРНАЯ ИКРА</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-chernaja-ikra/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/13/33/3313/images/1896/1896.750x0.jpeg</t>
   </si>
   <si>
     <t>KF-M001</t>
   </si>
   <si>
     <t>ТМ XIFEISHI АЛЬГИНАТНЫЕ МАСКИ СОЛОДКА</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-solodka/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/14/33/3314/images/1897/1897.750x0.jpeg</t>
@@ -1498,62 +1450,50 @@
     <t>https://www.xifeishi.ru/alginatnaja-maska-dlja-lica-beliss-morskoj-kollagen-40/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/95/28/2895/images/1489/1489.750x0.jpg</t>
   </si>
   <si>
     <t>568E769</t>
   </si>
   <si>
     <t>МАСКА-ПЛЕНКА БЭЛИСС ГИАЛУРОНОВАЯ КИСЛОТА  120 ГР ПИТАЕТ , ВОССТАНАВЛИВАЕТ, ОСВЕТЛЯЕТ, ОТ МОРЩИН</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/2895/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/96/28/2896/images/1490/1490.750x0.jpg</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>МАСКА-ПЛЕНКА БЭЛИСС C ЭКСТРАКТ ПЛАЦЕНТЫ 120 ГР ОТ МОРЩИН, ОЧИЩАЕТ ПОРЫ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/2896/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.xifeishi.ru/beliss-krem-maska-dlja-lica-kollagengialuronovaja-kislota-165-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/83/43/4383/images/3410/3410.750x0.jpg</t>
   </si>
   <si>
     <t>SADOER Маска тканевая Алое 25гр.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/sadoer-maska-tkanevaya-aloe-25gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/88/43/4388/images/3416/3416.750x0.jpg</t>
   </si>
   <si>
     <t>SADOER Маска тканевая черника 25гр.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/sadoer-maska-tkanevaya-chernika-25gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/89/43/4389/images/3417/3417.750x0.jpg</t>
   </si>
   <si>
     <t>SADOER Маска тканевая ромашка 25гр.</t>
   </si>
@@ -1779,51 +1719,51 @@
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcee2eb7ffaf69e403c2d1b6d4b101.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7bcc4af77d58f69992d1ee7f0cd9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e46b35ea898c3c35e8d37280f0c0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad014e9071402f7667fd2e03bfe08.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581099e512e9496e7f380c1f636d422.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e07738d52eb03435a78c4588981e6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74ab8eb086acd0ee66f0be3e426c4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b972536c0ec3cb1235bfe4dd640a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c40c565c30781e9e1802bff0d4877.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b0ee99395b25cf49671987371a69.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012415748fb3ff98ea80c54347c1695.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1db41ede7a11aaf8f91844cbd0393.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16baaeff1e61e5c39aa6722af98c6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f66f8fef7c7429f6739c4ff04125.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a7f543fc198f6d2e78513a369131.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592de8598af74aa46962af9e445ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a9f88664211826e8d706fc91624f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ea08a43a575bb42b4142e4ce1b0e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c1057835f73bb8b314601b1167e7.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ab9eef43cf4a9e6e084044630385.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ada6464106e5401a74dda9182e9463.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcee2eb7ffaf69e403c2d1b6d4b101.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac74df83b9d0c2a0670f831c930cbd.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0c34c48a4b851c3853363b020e9d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c404610bd87d2259238d915ac48e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056499890a93ecad1b2cf1fc3f69fbf8.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a2adb0b13021ef1dc3372bf3cfa2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6995e293718c9dc943254b474ef3d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd18b0a92a3876792ec6cf2b5e219.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1db41ede7a11aaf8f91844cbd0393.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b50388a8c40cc12ad54d0cf5011a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0b14197bdbcca6f11cc28e884ed6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91dea799948026583665c1176fc58.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad91c9de64ef20e089655b11d23580.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd500964aa4e59849c4ff76007d237.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592de8598af74aa46962af9e445ba.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e07738d52eb03435a78c4588981e6.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929ee455a88e88560b3f069345e9e1.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a7b80851d281762ca213e6bcf622.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a0925956a08400e2a7a680c94d8a.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216625be38c950d7fec08d9335dc09.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53524344ee33e2a544ce9efa2d3db5e.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ee94ac6447ceae98d4e049306772.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48e2ccec208e86546e8a4f83de9d0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752df8c8a35b7d1e340fd21637a5fc.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ec842d50d24acf1f93fb4f28eff7.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db65566bfb5ae0b26c77c39d365649.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555a53e6f6684df1a7e2204ba6a5c0.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea537cf5cf014941c0bc9c4982cc233.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc1d378acde1b5d4ddaa50de0ec46.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7bcc4af77d58f69992d1ee7f0cd9.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93875e7370fc33719b8cf83c9fa07.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002508f3d03c0fac11bfbd6c9e8997.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a504ab737cc364eb961269887dd86.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077eafa968d2cbce74bff36ebd7723.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101bc1b06406d07433ec42cdac851a.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd008af95e3f649c7715c999c60fa.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75377b1ae28af8e1434cb6ce3650f5.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f8ea0079487b99fd157e98000105.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246d23a427409eae09c783f00d1181.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9378820396b0ce212c92ee5b5acca07.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0487761f10ef578f3e2e785d0e1fe.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66b2fe23ede7e0d4f95f31c9730e9.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf566c18cd05ce85a07697fed49ab30.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41438a36ffef6e30cc112e4bbdf6ab.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9a2f310c9c7bc6503de6ed6451.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead43ee4db0307237b32c49c876268.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a63e417096da9fef02f7b5318d76f.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a0cbc00693bf7500cc4910edaa7d.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d471bb4b4454edbb167011e65d23ee.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495336fc101d525a9caa67130dd9cb.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c161fc90182b4e913b6e3a550f4178.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf016324a1982e2fb76e687e3970275.jpeg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820201e1b5cbcfa7b205b2cc8760de59.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5a43f44475b0001f8893ac2719dd.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dc7be360835c16e50e2b8005d0ba.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a9cb69df37ebc961efbf0551c570.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3883e43a363206dab47e5b78bbc07.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e2775e8cbb7aa16f1999b6e227222.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd3ff49cc4aaed1c6a57da1de6222.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2ccfcb2b868d63b58566d632f2d7.JPG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287fc18bce7c4ff6d8d7389275e180.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f5f1d6124a1b8765561af1af7e547.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca8bfc9c7f754a9d52cbd145913ec.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b62a9dd8f07258fd5baf5b8bec6d18.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640053e396edb66d1d101970adc184b.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820730409f1ae8267c649b9c2d4038.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e9b52d6fd6a1a019f13c5778bd37.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedd52eb52c437306df629237361d26.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e06577c65c88b2f44ee508422871c.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016e340379cc0148270f3f0b408171.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7ef3989267d8140de7628bc5ba54.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fae4c21550e1333212555c9489be9.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a79ed8cb8e65a7b3cd6bc8120bc80.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133f3f3d6a669164bf9e8a20721b86.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae9bbd8fe03a4580bdc8d984f4f1f.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb975af58d40cb6fcf60867b6453ae.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a504ab737cc364eb961269887dd86.JPG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006bd897d033d95a153dad85cd9b59.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438e1f4cd9c2d24c30be0ebe186bf0.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4e6fc3bcbfaf3e2d63eb7b6c3356.JPG"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca32b3d184affead98c297cbd0caf.JPG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbfe5523bd49b8364059f52aac2ea.JPG"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94275362b54c39de556227208541ad.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bb326713e24182148e9fe08e95ee.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7f86daab0569f7b65ef195938fdc.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f484cf46381d2830229fa5595566811.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb05c077d4a67e0b0721540a022423a.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739b0c5bbe70cbfa3c5b80a028a2d5.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8f272dc9d2b5affaca2b30fab848.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e9b49e3c6e158007cde3cd33f158.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789c05ccc98c5c718b5c19b794c669.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003647a8bae8c4f1065397cf7de01f6.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4b52de2da9a2a5054238f8519627.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4356faa9d39249b19ca174b54ce5793.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7470cc31a57cb8219cbcf3d84b29.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695485b38cd4158e6c7ef3d5a44986e7.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6d3c03f14751e806d5f01a0f5570.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d5d935d383483cd94a78e6af72da.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fcc1f7955c73b5d6876ee259fe92.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a93b036b1718d20e3bb9902279b2e.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a49cc54941b35db559042a5606fbc.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a834f8ddf9d6c3c1ee21b88664a3c.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fef8934714304fc40761421b2687.jpeg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7dbb349e7e0a07672abb45ced29ac.jpeg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7a69bb3ce4e4ca2fd6192eb802fe.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c11b4a360244d01926a6bfc9a9297.jpeg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9ac1f281a941b5315ada53668678.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1e154c860fce5b75962a407bad79.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13fcef84322773b501294ad6f49b8.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d92d8744f998761323276c44f5c3.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4a87f0947ab0d55579e645affea2.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de60aeeb94bb280d81f9e9d1d8e4c7.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e221729e979ba55eac0f0d4868b902.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef402700d40b2a44cf2a024c26d14.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a6353beafcef0607dd7b489d380c.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20024cb9c7e846cb86c41c9512ecb40.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe7aea4bc3a19ba5178b5128dec3c.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642152fc5073711c3022812a9bc614bc.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f68302dd8e2eb2f69f71824ed4ab0.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce09708e55391b6607915f4bfc283.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246d23a427409eae09c783f00d1181.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0487761f10ef578f3e2e785d0e1fe.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108151ddfd23c0b6dfb50bfca1ad2e0.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1c6b946c3ffb38251519bc5398f2.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2f2bce0fd15f8baff29d5b99ff3f.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0c34c48a4b851c3853363b020e9d.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c404610bd87d2259238d915ac48e.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056499890a93ecad1b2cf1fc3f69fbf8.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a2adb0b13021ef1dc3372bf3cfa2.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6995e293718c9dc943254b474ef3d.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd18b0a92a3876792ec6cf2b5e219.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41438a36ffef6e30cc112e4bbdf6ab.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9a2f310c9c7bc6503de6ed6451.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b50388a8c40cc12ad54d0cf5011a.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae78b9592dfa7f762e81a839f0e1a0.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcee2eb7ffaf69e403c2d1b6d4b101.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7bcc4af77d58f69992d1ee7f0cd9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736e46b35ea898c3c35e8d37280f0c0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad014e9071402f7667fd2e03bfe08.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581099e512e9496e7f380c1f636d422.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e07738d52eb03435a78c4588981e6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74ab8eb086acd0ee66f0be3e426c4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b972536c0ec3cb1235bfe4dd640a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c40c565c30781e9e1802bff0d4877.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875b0ee99395b25cf49671987371a69.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012415748fb3ff98ea80c54347c1695.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1db41ede7a11aaf8f91844cbd0393.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab16baaeff1e61e5c39aa6722af98c6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889f66f8fef7c7429f6739c4ff04125.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586a7f543fc198f6d2e78513a369131.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592de8598af74aa46962af9e445ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a9f88664211826e8d706fc91624f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ea08a43a575bb42b4142e4ce1b0e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c1057835f73bb8b314601b1167e7.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ab9eef43cf4a9e6e084044630385.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ada6464106e5401a74dda9182e9463.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcee2eb7ffaf69e403c2d1b6d4b101.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac74df83b9d0c2a0670f831c930cbd.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0c34c48a4b851c3853363b020e9d.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c404610bd87d2259238d915ac48e.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056499890a93ecad1b2cf1fc3f69fbf8.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a2adb0b13021ef1dc3372bf3cfa2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6995e293718c9dc943254b474ef3d.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd18b0a92a3876792ec6cf2b5e219.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1db41ede7a11aaf8f91844cbd0393.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b50388a8c40cc12ad54d0cf5011a.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0b14197bdbcca6f11cc28e884ed6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91dea799948026583665c1176fc58.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad91c9de64ef20e089655b11d23580.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd500964aa4e59849c4ff76007d237.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592de8598af74aa46962af9e445ba.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e07738d52eb03435a78c4588981e6.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a7b80851d281762ca213e6bcf622.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a0925956a08400e2a7a680c94d8a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a216625be38c950d7fec08d9335dc09.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53524344ee33e2a544ce9efa2d3db5e.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ee94ac6447ceae98d4e049306772.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48e2ccec208e86546e8a4f83de9d0.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752df8c8a35b7d1e340fd21637a5fc.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ec842d50d24acf1f93fb4f28eff7.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db65566bfb5ae0b26c77c39d365649.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb555a53e6f6684df1a7e2204ba6a5c0.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea537cf5cf014941c0bc9c4982cc233.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc1d378acde1b5d4ddaa50de0ec46.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7bcc4af77d58f69992d1ee7f0cd9.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93875e7370fc33719b8cf83c9fa07.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002508f3d03c0fac11bfbd6c9e8997.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077eafa968d2cbce74bff36ebd7723.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101bc1b06406d07433ec42cdac851a.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd008af95e3f649c7715c999c60fa.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75377b1ae28af8e1434cb6ce3650f5.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f8ea0079487b99fd157e98000105.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246d23a427409eae09c783f00d1181.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9378820396b0ce212c92ee5b5acca07.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0487761f10ef578f3e2e785d0e1fe.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66b2fe23ede7e0d4f95f31c9730e9.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf566c18cd05ce85a07697fed49ab30.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41438a36ffef6e30cc112e4bbdf6ab.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9a2f310c9c7bc6503de6ed6451.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead43ee4db0307237b32c49c876268.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a63e417096da9fef02f7b5318d76f.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a0cbc00693bf7500cc4910edaa7d.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d471bb4b4454edbb167011e65d23ee.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c161fc90182b4e913b6e3a550f4178.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf016324a1982e2fb76e687e3970275.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820201e1b5cbcfa7b205b2cc8760de59.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5a43f44475b0001f8893ac2719dd.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dc7be360835c16e50e2b8005d0ba.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a9cb69df37ebc961efbf0551c570.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3883e43a363206dab47e5b78bbc07.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e2775e8cbb7aa16f1999b6e227222.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd3ff49cc4aaed1c6a57da1de6222.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2ccfcb2b868d63b58566d632f2d7.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287fc18bce7c4ff6d8d7389275e180.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f5f1d6124a1b8765561af1af7e547.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ca8bfc9c7f754a9d52cbd145913ec.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b62a9dd8f07258fd5baf5b8bec6d18.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640053e396edb66d1d101970adc184b.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820730409f1ae8267c649b9c2d4038.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e9b52d6fd6a1a019f13c5778bd37.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedd52eb52c437306df629237361d26.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e06577c65c88b2f44ee508422871c.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016e340379cc0148270f3f0b408171.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7ef3989267d8140de7628bc5ba54.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fae4c21550e1333212555c9489be9.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a79ed8cb8e65a7b3cd6bc8120bc80.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133f3f3d6a669164bf9e8a20721b86.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae9bbd8fe03a4580bdc8d984f4f1f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb975af58d40cb6fcf60867b6453ae.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006bd897d033d95a153dad85cd9b59.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438e1f4cd9c2d24c30be0ebe186bf0.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4e6fc3bcbfaf3e2d63eb7b6c3356.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca32b3d184affead98c297cbd0caf.JPG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbfe5523bd49b8364059f52aac2ea.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94275362b54c39de556227208541ad.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bb326713e24182148e9fe08e95ee.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7f86daab0569f7b65ef195938fdc.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f484cf46381d2830229fa5595566811.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb05c077d4a67e0b0721540a022423a.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739b0c5bbe70cbfa3c5b80a028a2d5.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8f272dc9d2b5affaca2b30fab848.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e9b49e3c6e158007cde3cd33f158.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789c05ccc98c5c718b5c19b794c669.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003647a8bae8c4f1065397cf7de01f6.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4b52de2da9a2a5054238f8519627.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4356faa9d39249b19ca174b54ce5793.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7470cc31a57cb8219cbcf3d84b29.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695485b38cd4158e6c7ef3d5a44986e7.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6d3c03f14751e806d5f01a0f5570.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d5d935d383483cd94a78e6af72da.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a93b036b1718d20e3bb9902279b2e.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a49cc54941b35db559042a5606fbc.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a834f8ddf9d6c3c1ee21b88664a3c.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fef8934714304fc40761421b2687.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7dbb349e7e0a07672abb45ced29ac.jpeg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7a69bb3ce4e4ca2fd6192eb802fe.jpeg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c11b4a360244d01926a6bfc9a9297.jpeg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9ac1f281a941b5315ada53668678.jpeg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf1e154c860fce5b75962a407bad79.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13fcef84322773b501294ad6f49b8.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d92d8744f998761323276c44f5c3.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de60aeeb94bb280d81f9e9d1d8e4c7.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e221729e979ba55eac0f0d4868b902.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ef402700d40b2a44cf2a024c26d14.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074a6353beafcef0607dd7b489d380c.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20024cb9c7e846cb86c41c9512ecb40.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efe7aea4bc3a19ba5178b5128dec3c.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642152fc5073711c3022812a9bc614bc.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f68302dd8e2eb2f69f71824ed4ab0.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ce09708e55391b6607915f4bfc283.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246d23a427409eae09c783f00d1181.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0487761f10ef578f3e2e785d0e1fe.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108151ddfd23c0b6dfb50bfca1ad2e0.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b1c6b946c3ffb38251519bc5398f2.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2f2bce0fd15f8baff29d5b99ff3f.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0c34c48a4b851c3853363b020e9d.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c404610bd87d2259238d915ac48e.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056499890a93ecad1b2cf1fc3f69fbf8.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64a2adb0b13021ef1dc3372bf3cfa2.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6995e293718c9dc943254b474ef3d.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd18b0a92a3876792ec6cf2b5e219.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41438a36ffef6e30cc112e4bbdf6ab.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9a2f310c9c7bc6503de6ed6451.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b50388a8c40cc12ad54d0cf5011a.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae78b9592dfa7f762e81a839f0e1a0.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -3168,4423 +3108,4201 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_923" descr=""/>
+        <xdr:cNvPr id="38" name="product_2437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_2437" descr=""/>
+        <xdr:cNvPr id="39" name="product_1915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_1915" descr=""/>
+        <xdr:cNvPr id="40" name="product_1918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_1918" descr=""/>
+        <xdr:cNvPr id="41" name="product_2435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2435" descr=""/>
+        <xdr:cNvPr id="42" name="product_2707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2707" descr=""/>
+        <xdr:cNvPr id="43" name="product_2708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2708" descr=""/>
+        <xdr:cNvPr id="44" name="product_2709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2709" descr=""/>
+        <xdr:cNvPr id="45" name="product_2710" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_2710" descr=""/>
+        <xdr:cNvPr id="46" name="product_2713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2713" descr=""/>
+        <xdr:cNvPr id="47" name="product_2722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_2722" descr=""/>
+        <xdr:cNvPr id="48" name="product_2752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_2752" descr=""/>
+        <xdr:cNvPr id="49" name="product_2754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2754" descr=""/>
+        <xdr:cNvPr id="50" name="product_2831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_2831" descr=""/>
+        <xdr:cNvPr id="51" name="product_2884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2884" descr=""/>
+        <xdr:cNvPr id="52" name="product_2929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...3 lines deleted...]
-        <xdr:cNvPr id="53" name="product_2929" descr=""/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="product_2628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2934" descr=""/>
+        <xdr:cNvPr id="54" name="product_2630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2628" descr=""/>
+        <xdr:cNvPr id="55" name="product_2631" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2630" descr=""/>
+        <xdr:cNvPr id="56" name="product_1059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2631" descr=""/>
+        <xdr:cNvPr id="57" name="product_1060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="914400" cy="914400"/>
+          <a:ext cx="771525" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_1059" descr=""/>
+        <xdr:cNvPr id="58" name="product_1061" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="914400" cy="914400"/>
+          <a:ext cx="800100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_1060" descr=""/>
+        <xdr:cNvPr id="59" name="product_1064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
+          <a:ext cx="790575" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="product_1065" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="790575" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="product_1066" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
           <a:ext cx="771525" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...16 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="product_130" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="product_2603" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="product_2616" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_357" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="product_1051" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_878" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_2956" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_3134" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_3135" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="product_887" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="product_908" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_916" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_917" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_927" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_981" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_986" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="product_987" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="product_988" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="product_2842" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_2847" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="product_2848" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="product_1883" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_1884" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_1885" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_2746" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="product_2747" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="product_2748" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="product_2756" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="product_2757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="product_2952" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="product_2953" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="product_2957" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="product_2849" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_3009" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="product_150" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="product_151" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_152" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="product_153" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_233" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_544" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_545" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_784" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_786" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_835" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_836" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_857" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_860" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_865" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_866" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="product_867" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_868" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_869" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_871" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="product_885" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="product_2043" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_2044" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_2045" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_2046" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="product_2047" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="product_2048" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_2049" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_2050" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_2839" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_1678" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_1679" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_3120" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_3125" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_3126" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_3127" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_3128" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_3130" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_3133" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="product_3137" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_3138" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_1061" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="800100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...16 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_1065" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="790575" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>73</xdr:row>
-[...2822 lines deleted...]
-        <xdr:cNvPr id="138" name="product_3130" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_279" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="139" name="product_3133" descr=""/>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_1761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="140" name="product_3137" descr=""/>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_1762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>155</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="141" name="product_3138" descr=""/>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_1916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_1061" descr=""/>
+        <xdr:cNvPr id="142" name="product_1917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="800100" cy="914400"/>
+          <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_1065" descr=""/>
+        <xdr:cNvPr id="143" name="product_1919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
-          <a:ext cx="790575" cy="914400"/>
+          <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_279" descr=""/>
+        <xdr:cNvPr id="144" name="product_1920" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_1761" descr=""/>
+        <xdr:cNvPr id="145" name="product_1922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_1762" descr=""/>
+        <xdr:cNvPr id="146" name="product_1923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_1916" descr=""/>
+        <xdr:cNvPr id="147" name="product_2603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_1917" descr=""/>
+        <xdr:cNvPr id="148" name="product_2616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_1919" descr=""/>
+        <xdr:cNvPr id="149" name="product_2818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_1920" descr=""/>
+        <xdr:cNvPr id="150" name="product_2958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
-        <a:stretch>
-[...220 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -7845,59 +7563,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/20/2050/images/2969/2969.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-otbelivajushij-effekt-150-gr-ochishaet-obnovljaet-kozhu-pitaet-smjagchaet-pridaet-mjagkost-i-elastichnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/41/4117/images/2813/2813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-essencija-24-karrata-zolota-lifting-pitanie-uprugost-kozhi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/29/2958/images/1537/1537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/27/41/4127/images/2824/2824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/uvlazhnjajusha-penka-dlja-umyvanija-s-kollagenom-shiseido-senka-perfect-whip-collagen-in-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/48/42/4248/images/3094/3094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-syvorotka-dlja-lica-anti-wrinkel-hexapeotide-serum-30-ml-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/10/1080/images/225/225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/kapsuly-dlja-lica-pitanie-i-komfort-sirenev-90-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/81/10/1081/images/226/226.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/kapsuly-dlja-lica-vosstanovlenie-i-zashita-90-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/41/4126/images/2823/2823.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlja-umyvanija-perfect-white-clay-senka-shiseido-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/20/2000/images/2792/2792.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/uvlazhnjajushaja-syvorotka-rolanjona-s-gialuronovoj-kislotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/20/2001/images/2793/2793.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/otbelivajushaja-syvorotka-rolanjona-s-vitaminom-s30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/40/4004/images/2653/2653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlja-uyvanija-s-mucinom-chernoj-ulitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/40/4001/images/2637/2637.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/syvorotka-prajmer-farsali-unicorn-essence-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/40/4039/images/2692/2692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/magnitnaja-maska-dlja-lica-s-magnitom-v-komplekte-10-masokmagnitlopatka-paketiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/03/41/4103/images/2791/2791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/syvorotka-skin-kiss-r-natural-ingredients-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/66/21/2166/images/865/865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2166/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/21/2167/images/866/866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2167/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/21/2119/images/820/820.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2119/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/06/42/4206/images/3129/3129.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/povjazka-na-golovu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/21/2121/images/822/822.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2121/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/20/2050/images/2969/2969.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-otbelivajushij-effekt-150-gr-ochishaet-obnovljaet-kozhu-pitaet-smjagchaet-pridaet-mjagkost-i-elastichnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/31/3146/images/2989/2989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-shilibao-oliva-delikatnoe-uvlazhnenie-30-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/31/3158/images/1751/1751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lechenie-rozaceja-kuperoz-xfs-28-gr-rasprostranenie-ugrevoj-sypi-vospalenii-i-kuperoze/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/31/3159/images/1752/1752.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-nosa-ot-ugrej-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/31/3161/images/1755/1755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/31/3162/images/1754/1754.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/64/31/3164/images/1757/1757.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/chistota-krasoty-v-oblasti-nosa-maska-plenka-xfs-28-uh/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/31/3165/images/1758/1758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/loson-chistoe-lico-i-pory-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/40/4004/images/2653/2653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlja-uyvanija-s-mucinom-chernoj-ulitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/41/4104/images/2797/2797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/41/4105/images/2798/2798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-gialuronovaja-uvlazhnjajushaja-vysokokoncentrirovanaja-essencija-dlja-lica-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/06/41/4106/images/2799/2799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-omolazhivajushaja-nezhnaja-essecija-dlja-lica-s-ekstraktom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/41/4107/images/2800/2800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-otbelivajushij-loson-grib-linchzhi-ganoderma-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-zolotaja-pitatelnaja-nezhnaja-essencija-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/41/4109/images/2802/2802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-i-pitatelnaja-essencija-na-zhekstraktah-kordicepsa-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/48/42/4248/images/3094/3094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-syvorotka-dlja-lica-anti-wrinkel-hexapeotide-serum-30-ml-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-sredstvo-dlja-ustranenija-ugrevoj-sypi-tochechno-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/19/1980/images/714/714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-effektivnyj-krem-dlja-vek-udalenie-morshin-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/37/3712/images/2308/2308.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-salfetki-dlja-snjatija-makijazha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/31/3157/images/1750/1750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xfs-rozaceja-posle-akne-28-gr-v42/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/60/31/3160/images/1753/1753.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/udalenie-akne-chistaja-kozha-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/37/3710/images/2306/2306.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-s-gialuronovoj-kislotoj-i-kollagenom-ot-morshin-15-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/39/3990/images/2626/2626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-placenta-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/39/3991/images/2627/2627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-ulitka-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-kordiceps-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/39/3996/images/2796/2796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-linchzhi-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/40/4005/images/2654/2654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-lica-chernaja-ulitka-120gr-art-1563/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/36/40/4036/images/2689/2689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-uspokivajushij-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/40/4038/images/2691/2691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-ukrepljajushij-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/41/4117/images/2813/2813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-essencija-24-karrata-zolota-lifting-pitanie-uprugost-kozhi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/70/41/4170/images/2896/2896.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4170/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/42/4216/images/3042/3042.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zolotoj-krem-vokrug-glaz-s-peptidami-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-vokrug-glaz-s-ekstratom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/42/4221/images/3047/3047.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-s-ekstraktom-slizi-ulitki-5-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/39/3905/images/2534/2534.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-gialuronovoj-kisloty-6-ampul-po-2-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/39/3907/images/2537/2537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyvorotka-ot-mimicheskih-morshin-6-ampul-po-2-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/39/3908/images/2539/2539.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyovorotka-dlja-ekspress-omolozhenija-6-ampul-po-2-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/28/21/2128/images/2523/2523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-essencija-intensivnyj-uhod-dlja-kozhi-vokrug-glaz-15ml-kollagenvitamin-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/21/2129/images/829/829.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2129/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/21/2133/images/833/833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2133/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/21/2134/images/834/834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2135/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/08/861/images/99/99.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-tonizirujushij-krem/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/38/3880/images/2502/2502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/38/3893/images/3253/3253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g-ulitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1159/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/21/2120/images/821/821.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/19/1934/images/703/703.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1934/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/42/4243/images/3078/3078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/gidrogelevye-patchi-pod-glaza-supreme-uvlanenie-lifting-ot-temnyh-krugov-i-technosti-60-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/02/43/4302/images/3167/3167.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/patchi-pod-glaza-korividy-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/43/4397/images/3427/3427.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-ris-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/98/43/4398/images/3428/3428.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-fasol-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/19/1943/images/2957/2957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-mylo-nat-anti-akne-aloe-80-grmaslo-zelenyj-chaj-10ml-ochishaet-i-suzhaet-pory-protivovospalitelnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/19/1965/images/2974/2974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-s-ekstraktom-luka-protiv-vypadenija-volos-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/19/1973/images/2959/2959.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-omolazhivajushaja-essencija-dlja-kozhi-vokrug-glaz-s-usilennym-effektom-15-ml-antivozrastnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/19/1974/images/2960/2960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-osnova-pod-makijazh-s-koloidom-30-ml-flakon-s-pipetkoj-gialuronkakollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/19/1984/images/2955/2955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-licaaktivnyj-krem-gel-beliss-dlja-suzhenija-por-i-ustranenija-ugrej-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/20/2047/images/2962/2962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidantnyj-vyvodjashij-toksiny-i-shlaki-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/20/2052/images/2961/2961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidant-150-gr-vyvodit-toksiny-i-shlaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/53/20/2053/images/2965/2965.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-morskie-vodorosli-i-kordiceps-tonus-i-uprugost-pljus-delikatnooe-otbelivanie-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/20/2054/images/2963/2963.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-zelenyj-kofe-150-gr-obnovljaet-povyshaet-uprugost/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/28/41/4128/images/2825/2825.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-jm-solution-marine-luminous-pearl-deep-moisture-mask-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/41/4133/images/2830/2830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/ampulnaja-maska-line-friends-pdf-utenok-27-gr-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/41/4134/images/2831/2831.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/ampulnaja-maska-line-friends-egt-timetox-medvezhonok-27-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/31/3113/images/1701/1701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-setof-linchzhi-vyravnivajushaja-ton-kozhikrem-keramidy-s-bozolotom/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/31/3114/images/1702/1702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-setof-omolazh-dl-s-fruktovymi-kislotami-s-effektom-pilinga-krem/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/31/3115/images/1703/1703.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-setof-pitatelnaja-dl-ot-morshin-zhemchugkrem/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/40/4030/images/2681/2681.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-tkanevaja-morkovka-ot-morshin-ovezhajushaja-pibamy-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/31/40/4031/images/2682/2682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-tkanevaja-tomat-i-glutation-ot-morshin-antioksidant-pigmentacija-pibamy-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/32/40/4032/images/2683/2683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-tkanevaja-bambuk-omolazhivajushaja-uvlazhnjajushaja-smjagchajushaja-pibamy-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/40/4040/images/2695/2695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-beauty-host-glubokoe-uvlazhnenie-25-ml-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/40/4041/images/2696/2696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-beauty-host-ulitochnaja-ukreplenie-i-pitanie-25-ml-1-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/42/4239/images/3067/3067.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-patchi-pod-glaza-uvlazhnenie-podtjazhka-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/42/4240/images/3069/3069.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-dlja-lica-uvlazhnenie-podtjazhka-osvezhajushaja-5-shtup-cena-za-upakovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/42/4244/images/3081/3081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tkanevaja-maska-dlja-lica-supreme-5-shtuk-lifting-pitanie-uvlazhnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/41/4135/images/2832/2832.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nochnaja-revitalizirujushaja-gel-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/42/4221/images/3047/3047.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-s-ekstraktom-slizi-ulitki-5-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/42/4297/images/3162/3162.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xi-fei-shi-ochishajushaja-puzyrkovaja-maska-s-morskoj-glinoj-chyornym-uglyom-i-ekstraktom-mucina-ulitki-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/08/887/images/116/116.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-aktivnoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/08/888/images/117/117.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-belkovaja-pitatelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/08/889/images/118/118.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-uvlazhnjajushaja-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/08/890/images/119/119.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-zhemchug-otbelivajushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/09/988/images/686/686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-serebrootbeliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/76/14/1476/images/444/444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1476/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/77/14/1477/images/445/445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1477/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/18/1800/images/624/624.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/03/18/1803/images/626/626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1803/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/18/1882/images/683/683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-ikra-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/18/1883/images/678/678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-kordiceps-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/19/1907/images/693/693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnjajushaja-maska-plenka-lepestki-rozyromashka-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/19/1910/images/687/687.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1910/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/19/1915/images/692/692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-morskie-vodoroslishafran-150-ml-ot-ugrevoj-sypi/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/19/1916/images/695/695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v37/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/19/1917/images/2640/2640.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v36/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/19/1918/images/2641/2641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v31/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/19/1919/images/697/697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1919/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/19/1921/images/2642/2642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v35/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/19/1941/images/710/710.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-akulij-zhirzhemchug-150-ml-podtjazhka-uvlazhnenie-suzhenie-por/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/98/23/2398/images/2983/2983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-pachti-dlja-glaz-24-k-zolota-chernyj-zhemchug-s-irlandskim-mhom-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/33/3312/images/1895/1895.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-chernaja-ikra/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/33/3313/images/1896/1896.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-solodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/33/3314/images/1897/1897.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/33/3315/images/1898/1898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-botoks/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/33/3316/images/1899/1899.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/33/3317/images/1900/1900.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-gialuronovaja-kislota/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/33/3318/images/1901/1901.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-akulij-zhir/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/33/3319/images/1902/1902.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-kollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/25/41/4125/images/2822/2822.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/alginatnaja-maska-dlja-lica-beliss-morskoj-kollagen-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/28/2895/images/1489/1489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/28/2896/images/1490/1490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2896/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/99/39/3999/images/2635/2635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-maska-dlja-lica-kollagengialuronovaja-kislota-165-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/43/4383/images/3410/3410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-aloe-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/43/4388/images/3416/3416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-chernika-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/43/4389/images/3417/3417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-romashka-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/43/4390/images/3419/3419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-granat-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/43/4391/images/3421/3421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-vishnya-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/43/4393/images/3423/3423.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-med-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/43/4396/images/3426/3426.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-laym-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/44/4400/images/3430/3430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-morkov-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/44/4401/images/3431/3431.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-appelsin-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/21/2134/images/834/834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/10/1061/images/3519/3519.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shampun-ot-psoriaza-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/29/2987/images/1554/1554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/mylo-antibakterialnoe-manting-ot-demodekoza-100-gr-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/29/2988/images/1556/1556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-manting-dlja-lechenija-demodekoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/31/3158/images/1751/1751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lechenie-rozaceja-kuperoz-xfs-28-gr-rasprostranenie-ugrevoj-sypi-vospalenii-i-kuperoze/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/31/3159/images/1752/1752.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-nosa-ot-ugrej-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/31/3161/images/1755/1755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/31/3162/images/1754/1754.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/64/31/3164/images/1757/1757.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/chistota-krasoty-v-oblasti-nosa-maska-plenka-xfs-28-uh/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/31/3165/images/1758/1758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/loson-chistoe-lico-i-pory-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/38/3880/images/2502/2502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/38/3893/images/3253/3253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g-ulitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/41/4104/images/2797/2797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/45/42/4245/images/3083/3083.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-shampun-ot-perhoti-180-ml/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/20/2050/images/2969/2969.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-otbelivajushij-effekt-150-gr-ochishaet-obnovljaet-kozhu-pitaet-smjagchaet-pridaet-mjagkost-i-elastichnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/41/4117/images/2813/2813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-essencija-24-karrata-zolota-lifting-pitanie-uprugost-kozhi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/29/2958/images/1537/1537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2958/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/27/41/4127/images/2824/2824.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/uvlazhnjajusha-penka-dlja-umyvanija-s-kollagenom-shiseido-senka-perfect-whip-collagen-in-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/48/42/4248/images/3094/3094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-syvorotka-dlja-lica-anti-wrinkel-hexapeotide-serum-30-ml-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/10/1080/images/225/225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/kapsuly-dlja-lica-pitanie-i-komfort-sirenev-90-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/81/10/1081/images/226/226.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/kapsuly-dlja-lica-vosstanovlenie-i-zashita-90-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/26/41/4126/images/2823/2823.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlja-umyvanija-perfect-white-clay-senka-shiseido-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/20/2000/images/2792/2792.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/uvlazhnjajushaja-syvorotka-rolanjona-s-gialuronovoj-kislotoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/20/2001/images/2793/2793.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/otbelivajushaja-syvorotka-rolanjona-s-vitaminom-s30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/40/4004/images/2653/2653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlja-uyvanija-s-mucinom-chernoj-ulitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/40/4001/images/2637/2637.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/syvorotka-prajmer-farsali-unicorn-essence-/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/40/4039/images/2692/2692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/magnitnaja-maska-dlja-lica-s-magnitom-v-komplekte-10-masokmagnitlopatka-paketiki/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/03/41/4103/images/2791/2791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/syvorotka-skin-kiss-r-natural-ingredients-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/66/21/2166/images/865/865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2166/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/21/2167/images/866/866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2167/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/21/2119/images/820/820.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2119/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/06/42/4206/images/3129/3129.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/povjazka-na-golovu/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/21/2121/images/822/822.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2121/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/20/2050/images/2969/2969.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-otbelivajushij-effekt-150-gr-ochishaet-obnovljaet-kozhu-pitaet-smjagchaet-pridaet-mjagkost-i-elastichnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/31/3146/images/2989/2989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-shilibao-oliva-delikatnoe-uvlazhnenie-30-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/31/3158/images/1751/1751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lechenie-rozaceja-kuperoz-xfs-28-gr-rasprostranenie-ugrevoj-sypi-vospalenii-i-kuperoze/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/31/3159/images/1752/1752.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-nosa-ot-ugrej-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/31/3161/images/1755/1755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/31/3162/images/1754/1754.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/64/31/3164/images/1757/1757.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/chistota-krasoty-v-oblasti-nosa-maska-plenka-xfs-28-uh/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/31/3165/images/1758/1758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/loson-chistoe-lico-i-pory-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/40/4004/images/2653/2653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlja-uyvanija-s-mucinom-chernoj-ulitki/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/41/4104/images/2797/2797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/41/4105/images/2798/2798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-gialuronovaja-uvlazhnjajushaja-vysokokoncentrirovanaja-essencija-dlja-lica-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/06/41/4106/images/2799/2799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-omolazhivajushaja-nezhnaja-essecija-dlja-lica-s-ekstraktom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/41/4107/images/2800/2800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-otbelivajushij-loson-grib-linchzhi-ganoderma-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-zolotaja-pitatelnaja-nezhnaja-essencija-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/41/4109/images/2802/2802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-i-pitatelnaja-essencija-na-zhekstraktah-kordicepsa-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/48/42/4248/images/3094/3094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-syvorotka-dlja-lica-anti-wrinkel-hexapeotide-serum-30-ml-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-sredstvo-dlja-ustranenija-ugrevoj-sypi-tochechno-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/37/3712/images/2308/2308.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-salfetki-dlja-snjatija-makijazha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/31/3157/images/1750/1750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xfs-rozaceja-posle-akne-28-gr-v42/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/60/31/3160/images/1753/1753.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/udalenie-akne-chistaja-kozha-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/37/3710/images/2306/2306.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-s-gialuronovoj-kislotoj-i-kollagenom-ot-morshin-15-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/39/3990/images/2626/2626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-placenta-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/39/3991/images/2627/2627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-ulitka-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-kordiceps-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/39/3996/images/2796/2796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-linchzhi-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/40/4005/images/2654/2654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-lica-chernaja-ulitka-120gr-art-1563/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/36/40/4036/images/2689/2689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-uspokivajushij-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/40/4038/images/2691/2691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-ukrepljajushij-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/41/4117/images/2813/2813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-essencija-24-karrata-zolota-lifting-pitanie-uprugost-kozhi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/70/41/4170/images/2896/2896.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4170/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/42/4216/images/3042/3042.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zolotoj-krem-vokrug-glaz-s-peptidami-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-vokrug-glaz-s-ekstratom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/39/3905/images/2534/2534.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-gialuronovoj-kisloty-6-ampul-po-2-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/39/3907/images/2537/2537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyvorotka-ot-mimicheskih-morshin-6-ampul-po-2-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/39/3908/images/2539/2539.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyovorotka-dlja-ekspress-omolozhenija-6-ampul-po-2-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/28/21/2128/images/2523/2523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-essencija-intensivnyj-uhod-dlja-kozhi-vokrug-glaz-15ml-kollagenvitamin-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/21/2129/images/829/829.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2129/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/21/2133/images/833/833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2133/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/21/2134/images/834/834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2135/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/08/861/images/99/99.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-tonizirujushij-krem/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/38/3880/images/2502/2502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/38/3893/images/3253/3253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g-ulitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1159/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/21/2120/images/821/821.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/19/1934/images/703/703.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1934/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/42/4243/images/3078/3078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/gidrogelevye-patchi-pod-glaza-supreme-uvlanenie-lifting-ot-temnyh-krugov-i-technosti-60-shtuk/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/43/4397/images/3427/3427.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-ris-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/98/43/4398/images/3428/3428.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-fasol-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/19/1943/images/2957/2957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-mylo-nat-anti-akne-aloe-80-grmaslo-zelenyj-chaj-10ml-ochishaet-i-suzhaet-pory-protivovospalitelnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/19/1965/images/2974/2974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-s-ekstraktom-luka-protiv-vypadenija-volos-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/19/1973/images/2959/2959.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-omolazhivajushaja-essencija-dlja-kozhi-vokrug-glaz-s-usilennym-effektom-15-ml-antivozrastnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/19/1974/images/2960/2960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-osnova-pod-makijazh-s-koloidom-30-ml-flakon-s-pipetkoj-gialuronkakollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/19/1984/images/2955/2955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-licaaktivnyj-krem-gel-beliss-dlja-suzhenija-por-i-ustranenija-ugrej-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/20/2047/images/2962/2962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidantnyj-vyvodjashij-toksiny-i-shlaki-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/20/2052/images/2961/2961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidant-150-gr-vyvodit-toksiny-i-shlaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/53/20/2053/images/2965/2965.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-morskie-vodorosli-i-kordiceps-tonus-i-uprugost-pljus-delikatnooe-otbelivanie-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/20/2054/images/2963/2963.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-zelenyj-kofe-150-gr-obnovljaet-povyshaet-uprugost/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/28/41/4128/images/2825/2825.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-jm-solution-marine-luminous-pearl-deep-moisture-mask-3-v-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/41/4133/images/2830/2830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/ampulnaja-maska-line-friends-pdf-utenok-27-gr-koreja/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/41/4134/images/2831/2831.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/ampulnaja-maska-line-friends-egt-timetox-medvezhonok-27-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/31/3113/images/1701/1701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-setof-linchzhi-vyravnivajushaja-ton-kozhikrem-keramidy-s-bozolotom/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/31/3114/images/1702/1702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-setof-omolazh-dl-s-fruktovymi-kislotami-s-effektom-pilinga-krem/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/31/3115/images/1703/1703.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-setof-pitatelnaja-dl-ot-morshin-zhemchugkrem/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/40/4030/images/2681/2681.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-tkanevaja-morkovka-ot-morshin-ovezhajushaja-pibamy-30-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/31/40/4031/images/2682/2682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-tkanevaja-tomat-i-glutation-ot-morshin-antioksidant-pigmentacija-pibamy-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/32/40/4032/images/2683/2683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-tkanevaja-bambuk-omolazhivajushaja-uvlazhnjajushaja-smjagchajushaja-pibamy-30-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/40/4040/images/2695/2695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-beauty-host-glubokoe-uvlazhnenie-25-ml-1-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/40/4041/images/2696/2696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-lica-beauty-host-ulitochnaja-ukreplenie-i-pitanie-25-ml-1-sht-/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/42/4239/images/3067/3067.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-patchi-pod-glaza-uvlazhnenie-podtjazhka-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/42/4240/images/3069/3069.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-dlja-lica-uvlazhnenie-podtjazhka-osvezhajushaja-5-shtup-cena-za-upakovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/42/4244/images/3081/3081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tkanevaja-maska-dlja-lica-supreme-5-shtuk-lifting-pitanie-uvlazhnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/41/4135/images/2832/2832.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nochnaja-revitalizirujushaja-gel-mask/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/42/4297/images/3162/3162.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xi-fei-shi-ochishajushaja-puzyrkovaja-maska-s-morskoj-glinoj-chyornym-uglyom-i-ekstraktom-mucina-ulitki-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/08/887/images/116/116.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-aktivnoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/08/888/images/117/117.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-belkovaja-pitatelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/08/889/images/118/118.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-uvlazhnjajushaja-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/08/890/images/119/119.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-zhemchug-otbelivajushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/09/988/images/686/686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-serebrootbeliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/76/14/1476/images/444/444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1476/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/77/14/1477/images/445/445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1477/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/18/1800/images/624/624.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/03/18/1803/images/626/626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1803/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/18/1882/images/683/683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-ikra-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/18/1883/images/678/678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-kordiceps-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/19/1907/images/693/693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnjajushaja-maska-plenka-lepestki-rozyromashka-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/19/1910/images/687/687.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1910/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/19/1915/images/692/692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-morskie-vodoroslishafran-150-ml-ot-ugrevoj-sypi/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/19/1916/images/695/695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v37/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/19/1917/images/2640/2640.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v36/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/19/1918/images/2641/2641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v31/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/19/1919/images/697/697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1919/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/19/1921/images/2642/2642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v35/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/19/1941/images/710/710.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-akulij-zhirzhemchug-150-ml-podtjazhka-uvlazhnenie-suzhenie-por/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/33/3312/images/1895/1895.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-chernaja-ikra/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/33/3313/images/1896/1896.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-solodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/33/3314/images/1897/1897.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/33/3315/images/1898/1898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-botoks/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/33/3316/images/1899/1899.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/33/3317/images/1900/1900.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-gialuronovaja-kislota/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/33/3318/images/1901/1901.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-akulij-zhir/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/33/3319/images/1902/1902.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-kollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/25/41/4125/images/2822/2822.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/alginatnaja-maska-dlja-lica-beliss-morskoj-kollagen-40/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/28/2895/images/1489/1489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/28/2896/images/1490/1490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2896/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/43/4383/images/3410/3410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-aloe-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/43/4388/images/3416/3416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-chernika-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/43/4389/images/3417/3417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-romashka-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/43/4390/images/3419/3419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-granat-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/43/4391/images/3421/3421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-vishnya-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/43/4393/images/3423/3423.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-med-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/43/4396/images/3426/3426.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-laym-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/00/44/4400/images/3430/3430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-morkov-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/01/44/4401/images/3431/3431.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sadoer-maska-tkanevaya-appelsin-25gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/21/2134/images/834/834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/10/1061/images/3519/3519.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/shampun-ot-psoriaza-50-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/29/2987/images/1554/1554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/mylo-antibakterialnoe-manting-ot-demodekoza-100-gr-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/29/2988/images/1556/1556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-manting-dlja-lechenija-demodekoza/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/31/3158/images/1751/1751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/lechenie-rozaceja-kuperoz-xfs-28-gr-rasprostranenie-ugrevoj-sypi-vospalenii-i-kuperoze/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/31/3159/images/1752/1752.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-nosa-ot-ugrej-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/31/3161/images/1755/1755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/62/31/3162/images/1754/1754.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/64/31/3164/images/1757/1757.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/chistota-krasoty-v-oblasti-nosa-maska-plenka-xfs-28-uh/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/31/3165/images/1758/1758.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/loson-chistoe-lico-i-pory-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/38/3880/images/2502/2502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/38/3893/images/3253/3253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g-ulitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/41/4104/images/2797/2797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/45/42/4245/images/3083/3083.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-shampun-ot-perhoti-180-ml/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I173"/>
+  <dimension ref="A1:I167"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -8940,151 +8658,151 @@
         <v>225.0</v>
       </c>
       <c r="I48" s="10"/>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="16">
         <v>20</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>142</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>143</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="13">
-        <v>180.0</v>
+        <v>185.0</v>
       </c>
       <c r="I49" s="10"/>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="16">
         <v>21</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>146</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>147</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="13">
-        <v>185.0</v>
+        <v>160.0</v>
       </c>
       <c r="I50" s="10"/>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="16">
         <v>22</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>150</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>151</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="13">
         <v>160.0</v>
       </c>
       <c r="I51" s="10"/>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="16">
         <v>23</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>153</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>154</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>155</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="13">
-        <v>160.0</v>
+        <v>165.0</v>
       </c>
       <c r="I52" s="10"/>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="16">
         <v>24</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>157</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>158</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>159</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H53" s="13">
-        <v>165.0</v>
+        <v>557.0</v>
       </c>
       <c r="I53" s="10"/>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="16">
         <v>25</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>162</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>163</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="13">
         <v>557.0</v>
@@ -9165,324 +8883,324 @@
         <v>557.0</v>
       </c>
       <c r="I57" s="10"/>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="16">
         <v>29</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>177</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>178</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>179</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="13">
-        <v>557.0</v>
+        <v>235.0</v>
       </c>
       <c r="I58" s="10"/>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="16">
         <v>30</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>181</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>182</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>183</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H59" s="13">
-        <v>235.0</v>
+        <v>292.0</v>
       </c>
       <c r="I59" s="10"/>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="16">
         <v>31</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>185</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>186</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>187</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="13">
         <v>292.0</v>
       </c>
       <c r="I60" s="10"/>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="16">
         <v>32</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>188</v>
+        <v>18</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>189</v>
+        <v>19</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>190</v>
+        <v>20</v>
       </c>
       <c r="F61" s="10" t="s">
-        <v>191</v>
+        <v>21</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="13">
-        <v>292.0</v>
+        <v>980.0</v>
       </c>
       <c r="I61" s="10"/>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="16">
         <v>33</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>18</v>
+        <v>188</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>20</v>
+        <v>190</v>
       </c>
       <c r="F62" s="10" t="s">
-        <v>21</v>
+        <v>191</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="13">
-        <v>980.0</v>
+        <v>432.0</v>
       </c>
       <c r="I62" s="10"/>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="16">
         <v>34</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>194</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>195</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H63" s="13">
-        <v>432.0</v>
+        <v>276.0</v>
       </c>
       <c r="I63" s="10"/>
     </row>
-    <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+    <row r="64" spans="1:9" outlineLevel="2">
       <c r="A64" s="16">
         <v>35</v>
       </c>
       <c r="B64" s="7"/>
-      <c r="C64" s="8" t="s">
+      <c r="C64" s="10"/>
+      <c r="D64" s="9" t="s">
         <v>196</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="E64" s="10" t="s">
         <v>197</v>
       </c>
-      <c r="E64" s="10" t="s">
+      <c r="F64" s="10" t="s">
         <v>198</v>
       </c>
-      <c r="F64" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="13">
-        <v>276.0</v>
+        <v>320.0</v>
       </c>
       <c r="I64" s="10"/>
     </row>
-    <row r="65" spans="1:9" outlineLevel="2">
+    <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="16">
         <v>36</v>
       </c>
       <c r="B65" s="7"/>
-      <c r="C65" s="10"/>
+      <c r="C65" s="8" t="s">
+        <v>199</v>
+      </c>
       <c r="D65" s="9" t="s">
         <v>200</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>201</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>202</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="13">
-        <v>320.0</v>
+        <v>350.0</v>
       </c>
       <c r="I65" s="10"/>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="16">
         <v>37</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>204</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>205</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>206</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="13">
-        <v>384.0</v>
+        <v>350.0</v>
       </c>
       <c r="I66" s="10"/>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="16">
         <v>38</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>209</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>210</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H67" s="13">
         <v>350.0</v>
       </c>
       <c r="I67" s="10"/>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="16">
         <v>39</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>213</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>214</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="13">
-        <v>350.0</v>
+        <v>225.0</v>
       </c>
       <c r="I68" s="10"/>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="16">
         <v>40</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>216</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>217</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>218</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="13">
-        <v>350.0</v>
+        <v>225.0</v>
       </c>
       <c r="I69" s="10"/>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="16">
         <v>41</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
         <v>219</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>220</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>221</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>222</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="13">
         <v>225.0</v>
@@ -9563,2456 +9281,2306 @@
         <v>225.0</v>
       </c>
       <c r="I73" s="10"/>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="16">
         <v>45</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>236</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>237</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>238</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H74" s="13">
-        <v>225.0</v>
+        <v>85.0</v>
       </c>
       <c r="I74" s="10"/>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="16">
         <v>46</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>240</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>241</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>242</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="13">
-        <v>225.0</v>
+        <v>189.0</v>
       </c>
       <c r="I75" s="10"/>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="16">
         <v>47</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>244</v>
       </c>
       <c r="E76" s="10" t="s">
         <v>245</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>246</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="13">
-        <v>85.0</v>
+        <v>189.0</v>
       </c>
       <c r="I76" s="10"/>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="16">
         <v>48</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>248</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>249</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>250</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="13">
-        <v>189.0</v>
+        <v>180.0</v>
       </c>
       <c r="I77" s="10"/>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="16">
         <v>49</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>252</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>253</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>254</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="13">
-        <v>189.0</v>
+        <v>173.0</v>
       </c>
       <c r="I78" s="10"/>
     </row>
-    <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C79" s="8" t="s">
+    <row r="79" spans="1:9" outlineLevel="1">
+      <c r="A79" s="17" t="s">
         <v>255</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="B79" s="2"/>
+      <c r="C79" s="2"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="11"/>
+      <c r="I79" s="2"/>
+    </row>
+    <row r="80" spans="1:9" outlineLevel="2">
+      <c r="A80" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H80" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I80" s="5" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A81" s="16">
+        <v>1</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="8" t="s">
         <v>256</v>
       </c>
-      <c r="E79" s="10" t="s">
+      <c r="D81" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="F79" s="10" t="s">
+      <c r="E81" s="10" t="s">
         <v>258</v>
       </c>
-      <c r="G79" s="7" t="s">
-[...12 lines deleted...]
-      <c r="C80" s="8" t="s">
+      <c r="F81" s="10" t="s">
         <v>259</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="G81" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" s="13">
+        <v>158.0</v>
+      </c>
+      <c r="I81" s="10"/>
+    </row>
+    <row r="82" spans="1:9" outlineLevel="2">
+      <c r="A82" s="16">
+        <v>2</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="10"/>
+      <c r="D82" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="E80" s="10" t="s">
+      <c r="E82" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="F80" s="10" t="s">
+      <c r="F82" s="10" t="s">
         <v>262</v>
       </c>
-      <c r="G80" s="7" t="s">
-[...47 lines deleted...]
-      </c>
+      <c r="G82" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="13">
+        <v>168.0</v>
+      </c>
+      <c r="I82" s="10"/>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D83" s="9"/>
+      <c r="E83" s="10" t="s">
         <v>264</v>
       </c>
-      <c r="D83" s="9" t="s">
+      <c r="F83" s="10" t="s">
         <v>265</v>
       </c>
-      <c r="E83" s="10" t="s">
+      <c r="G83" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" s="13">
+        <v>320.0</v>
+      </c>
+      <c r="I83" s="10"/>
+    </row>
+    <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A84" s="16">
+        <v>4</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="F83" s="10" t="s">
+      <c r="D84" s="9"/>
+      <c r="E84" s="10" t="s">
         <v>267</v>
       </c>
-      <c r="G83" s="7" t="s">
-[...13 lines deleted...]
-      <c r="D84" s="9" t="s">
+      <c r="F84" s="10" t="s">
         <v>268</v>
       </c>
-      <c r="E84" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="13">
-        <v>168.0</v>
+        <v>23.0</v>
       </c>
       <c r="I84" s="10"/>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="D85" s="9"/>
       <c r="E85" s="10" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="F85" s="10" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="13">
-        <v>320.0</v>
+        <v>23.0</v>
       </c>
       <c r="I85" s="10"/>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="E86" s="10" t="s">
         <v>274</v>
       </c>
-      <c r="D86" s="9" t="s">
+      <c r="F86" s="10" t="s">
         <v>275</v>
       </c>
-      <c r="E86" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="13">
-        <v>168.0</v>
+        <v>48.0</v>
       </c>
       <c r="I86" s="10"/>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="E87" s="10" t="s">
         <v>278</v>
       </c>
-      <c r="D87" s="9"/>
-      <c r="E87" s="10" t="s">
+      <c r="F87" s="10" t="s">
         <v>279</v>
       </c>
-      <c r="F87" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="13">
-        <v>23.0</v>
+        <v>48.0</v>
       </c>
       <c r="I87" s="10"/>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D88" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="D88" s="9"/>
       <c r="E88" s="10" t="s">
         <v>282</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>283</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="13">
-        <v>23.0</v>
+        <v>48.0</v>
       </c>
       <c r="I88" s="10"/>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>285</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>286</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>287</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="13">
         <v>48.0</v>
       </c>
       <c r="I89" s="10"/>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>290</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>291</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="13">
         <v>48.0</v>
       </c>
       <c r="I90" s="10"/>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>294</v>
       </c>
       <c r="F91" s="10" t="s">
         <v>295</v>
       </c>
       <c r="G91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="13">
         <v>48.0</v>
       </c>
       <c r="I91" s="10"/>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>297</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>298</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>299</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="13">
         <v>48.0</v>
       </c>
       <c r="I92" s="10"/>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>301</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>302</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>303</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="13">
         <v>48.0</v>
       </c>
       <c r="I93" s="10"/>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>305</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>306</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>307</v>
       </c>
       <c r="G94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="13">
         <v>48.0</v>
       </c>
       <c r="I94" s="10"/>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="D95" s="9" t="s">
+      <c r="D95" s="9"/>
+      <c r="E95" s="10" t="s">
         <v>309</v>
       </c>
-      <c r="E95" s="10" t="s">
+      <c r="F95" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="F95" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="13">
-        <v>48.0</v>
+        <v>72.0</v>
       </c>
       <c r="I95" s="10"/>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="D96" s="9"/>
+      <c r="E96" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="D96" s="9" t="s">
+      <c r="F96" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="E96" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="13">
-        <v>48.0</v>
+        <v>72.0</v>
       </c>
       <c r="I96" s="10"/>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D97" s="9"/>
+      <c r="E97" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="F97" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="D97" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="13">
-        <v>48.0</v>
+        <v>72.0</v>
       </c>
       <c r="I97" s="10"/>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="16">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D98" s="9"/>
       <c r="E98" s="10" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F98" s="10" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="13">
-        <v>72.0</v>
+        <v>66.0</v>
       </c>
       <c r="I98" s="10"/>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="16">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D99" s="9"/>
       <c r="E99" s="10" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F99" s="10" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="G99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H99" s="13">
-        <v>72.0</v>
+        <v>66.0</v>
       </c>
       <c r="I99" s="10"/>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="16">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D100" s="9"/>
       <c r="E100" s="10" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="F100" s="10" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="G100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H100" s="13">
-        <v>72.0</v>
+        <v>66.0</v>
       </c>
       <c r="I100" s="10"/>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="16">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D101" s="9"/>
       <c r="E101" s="10" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="F101" s="10" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="G101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H101" s="13">
-        <v>66.0</v>
+        <v>78.0</v>
       </c>
       <c r="I101" s="10"/>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="16">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D102" s="9"/>
       <c r="E102" s="10" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="F102" s="10" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="G102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="13">
-        <v>66.0</v>
+        <v>78.0</v>
       </c>
       <c r="I102" s="10"/>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="16">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D103" s="9"/>
       <c r="E103" s="10" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="F103" s="10" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="G103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="13">
-        <v>66.0</v>
+        <v>78.0</v>
       </c>
       <c r="I103" s="10"/>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="16">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D104" s="9"/>
       <c r="E104" s="10" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="F104" s="10" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="13">
-        <v>78.0</v>
+        <v>72.0</v>
       </c>
       <c r="I104" s="10"/>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="16">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D105" s="9"/>
       <c r="E105" s="10" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="F105" s="10" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="G105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H105" s="13">
-        <v>78.0</v>
+        <v>72.0</v>
       </c>
       <c r="I105" s="10"/>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="16">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
+        <v>341</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="E106" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="F106" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="D106" s="9"/>
-[...5 lines deleted...]
-      </c>
       <c r="G106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="13">
-        <v>78.0</v>
+        <v>240.0</v>
       </c>
       <c r="I106" s="10"/>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="16">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D107" s="9"/>
       <c r="E107" s="10" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F107" s="10" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="G107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H107" s="13">
-        <v>72.0</v>
+        <v>320.0</v>
       </c>
       <c r="I107" s="10"/>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="16">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E108" s="10" t="s">
         <v>350</v>
       </c>
-      <c r="D108" s="9"/>
-      <c r="E108" s="10" t="s">
+      <c r="F108" s="10" t="s">
         <v>351</v>
       </c>
-      <c r="F108" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H108" s="13">
-        <v>72.0</v>
+        <v>320.0</v>
       </c>
       <c r="I108" s="10"/>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="16">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="D109" s="9"/>
+      <c r="E109" s="10" t="s">
         <v>353</v>
       </c>
-      <c r="D109" s="9" t="s">
+      <c r="F109" s="10" t="s">
         <v>354</v>
       </c>
-      <c r="E109" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="13">
-        <v>240.0</v>
+        <v>540.0</v>
       </c>
       <c r="I109" s="10"/>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="16">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="E110" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="D110" s="9"/>
-      <c r="E110" s="10" t="s">
+      <c r="F110" s="10" t="s">
         <v>358</v>
       </c>
-      <c r="F110" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="13">
-        <v>320.0</v>
+        <v>240.0</v>
       </c>
       <c r="I110" s="10"/>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="16">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D111" s="9" t="s">
         <v>360</v>
       </c>
-      <c r="D111" s="9" t="s">
+      <c r="E111" s="10" t="s">
         <v>361</v>
       </c>
-      <c r="E111" s="10" t="s">
+      <c r="F111" s="10" t="s">
         <v>362</v>
       </c>
-      <c r="F111" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="13">
-        <v>320.0</v>
+        <v>79.2</v>
       </c>
       <c r="I111" s="10"/>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="16">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="D112" s="9" t="s">
         <v>364</v>
       </c>
-      <c r="D112" s="9"/>
       <c r="E112" s="10" t="s">
         <v>365</v>
       </c>
       <c r="F112" s="10" t="s">
         <v>366</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="13">
-        <v>540.0</v>
+        <v>79.2</v>
       </c>
       <c r="I112" s="10"/>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="16">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>203</v>
+        <v>367</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>204</v>
+        <v>368</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>205</v>
+        <v>369</v>
       </c>
       <c r="F113" s="10" t="s">
-        <v>206</v>
+        <v>370</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="13">
-        <v>384.0</v>
+        <v>79.2</v>
       </c>
       <c r="I113" s="10"/>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="16">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="F114" s="10" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="G114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H114" s="13">
-        <v>240.0</v>
+        <v>79.2</v>
       </c>
       <c r="I114" s="10"/>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="16">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="F115" s="10" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="13">
-        <v>79.2</v>
+        <v>45.0</v>
       </c>
       <c r="I115" s="10"/>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="16">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="F116" s="10" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="G116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="13">
-        <v>79.2</v>
+        <v>23.0</v>
       </c>
       <c r="I116" s="10"/>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="16">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="E117" s="10" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="F117" s="10" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="G117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H117" s="13">
-        <v>79.2</v>
+        <v>23.0</v>
       </c>
       <c r="I117" s="10"/>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="16">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>387</v>
+      </c>
+      <c r="D118" s="9"/>
       <c r="E118" s="10" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="F118" s="10" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="G118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H118" s="13">
-        <v>79.2</v>
+        <v>35.0</v>
       </c>
       <c r="I118" s="10"/>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="16">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>387</v>
-[...3 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="D119" s="9"/>
       <c r="E119" s="10" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F119" s="10" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="G119" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H119" s="13">
-        <v>45.0</v>
+        <v>35.0</v>
       </c>
       <c r="I119" s="10"/>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="16">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="E120" s="10" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="F120" s="10" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="G120" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H120" s="13">
-        <v>23.0</v>
+        <v>45.0</v>
       </c>
       <c r="I120" s="10"/>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="16">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E121" s="10" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="F121" s="10" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="G121" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H121" s="13">
-        <v>23.0</v>
+        <v>45.0</v>
       </c>
       <c r="I121" s="10"/>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="16">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="D122" s="9"/>
+        <v>401</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>402</v>
+      </c>
       <c r="E122" s="10" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="F122" s="10" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="G122" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H122" s="13">
-        <v>35.0</v>
+        <v>158.0</v>
       </c>
       <c r="I122" s="10"/>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="16">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="D123" s="9"/>
+        <v>405</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>406</v>
+      </c>
       <c r="E123" s="10" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="F123" s="10" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="G123" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H123" s="13">
-        <v>35.0</v>
+        <v>158.0</v>
       </c>
       <c r="I123" s="10"/>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="16">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="E124" s="10" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="F124" s="10" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="G124" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H124" s="13">
-        <v>45.0</v>
+        <v>158.0</v>
       </c>
       <c r="I124" s="10"/>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="16">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E125" s="10" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="F125" s="10" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="G125" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H125" s="13">
-        <v>45.0</v>
+        <v>158.0</v>
       </c>
       <c r="I125" s="10"/>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="16">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="E126" s="10" t="s">
-        <v>415</v>
+        <v>258</v>
       </c>
       <c r="F126" s="10" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="13">
         <v>158.0</v>
       </c>
       <c r="I126" s="10"/>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E127" s="10" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="F127" s="10" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="G127" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H127" s="13">
         <v>158.0</v>
       </c>
       <c r="I127" s="10"/>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E128" s="10" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="F128" s="10" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="G128" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H128" s="13">
         <v>158.0</v>
       </c>
       <c r="I128" s="10"/>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="E129" s="10" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="F129" s="10" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="G129" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H129" s="13">
         <v>158.0</v>
       </c>
       <c r="I129" s="10"/>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D130" s="9" t="s">
         <v>429</v>
       </c>
-      <c r="D130" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="10" t="s">
-        <v>266</v>
+        <v>433</v>
       </c>
       <c r="F130" s="10" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="G130" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H130" s="13">
         <v>158.0</v>
       </c>
       <c r="I130" s="10"/>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="E131" s="10" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="F131" s="10" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="G131" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H131" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I131" s="10"/>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E132" s="10" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="F132" s="10" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G132" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H132" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I132" s="10"/>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E133" s="10" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="F133" s="10" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G133" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H133" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I133" s="10"/>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="16">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>441</v>
+        <v>448</v>
       </c>
       <c r="E134" s="10" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="F134" s="10" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="G134" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H134" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I134" s="10"/>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="16">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="E135" s="10" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="F135" s="10" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="G135" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H135" s="13">
-        <v>168.0</v>
+        <v>38.0</v>
       </c>
       <c r="I135" s="10"/>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="16">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E136" s="10" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="F136" s="10" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="G136" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H136" s="13">
         <v>38.0</v>
       </c>
       <c r="I136" s="10"/>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="16">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="E137" s="10" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="F137" s="10" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H137" s="13">
         <v>38.0</v>
       </c>
       <c r="I137" s="10"/>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="16">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E138" s="10" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="F138" s="10" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="G138" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H138" s="13">
         <v>38.0</v>
       </c>
       <c r="I138" s="10"/>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="16">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>463</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="D139" s="9"/>
       <c r="E139" s="10" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="F139" s="10" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G139" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H139" s="13">
-        <v>38.0</v>
+        <v>45.0</v>
       </c>
       <c r="I139" s="10"/>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="16">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E140" s="10" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="F140" s="10" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="G140" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H140" s="13">
-        <v>38.0</v>
+        <v>158.0</v>
       </c>
       <c r="I140" s="10"/>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="16">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E141" s="10" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F141" s="10" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="G141" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H141" s="13">
-        <v>38.0</v>
+        <v>158.0</v>
       </c>
       <c r="I141" s="10"/>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="16">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="D142" s="9"/>
       <c r="E142" s="10" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="F142" s="10" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H142" s="13">
-        <v>38.0</v>
+        <v>23.0</v>
       </c>
       <c r="I142" s="10"/>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="16">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>479</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="D143" s="9"/>
       <c r="E143" s="10" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F143" s="10" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="G143" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H143" s="13">
-        <v>38.0</v>
+        <v>23.0</v>
       </c>
       <c r="I143" s="10"/>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="16">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D144" s="9"/>
       <c r="E144" s="10" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F144" s="10" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="G144" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H144" s="13">
-        <v>45.0</v>
+        <v>23.0</v>
       </c>
       <c r="I144" s="10"/>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="16">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="D145" s="9" t="s">
         <v>487</v>
       </c>
+      <c r="D145" s="9"/>
       <c r="E145" s="10" t="s">
         <v>488</v>
       </c>
       <c r="F145" s="10" t="s">
         <v>489</v>
       </c>
       <c r="G145" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H145" s="13">
-        <v>158.0</v>
+        <v>23.0</v>
       </c>
       <c r="I145" s="10"/>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="16">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
         <v>490</v>
       </c>
-      <c r="D146" s="9" t="s">
+      <c r="D146" s="9"/>
+      <c r="E146" s="10" t="s">
         <v>491</v>
       </c>
-      <c r="E146" s="10" t="s">
+      <c r="F146" s="10" t="s">
         <v>492</v>
       </c>
-      <c r="F146" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G146" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H146" s="13">
-        <v>158.0</v>
+        <v>23.0</v>
       </c>
       <c r="I146" s="10"/>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="16">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="D147" s="9"/>
+      <c r="E147" s="10" t="s">
         <v>494</v>
       </c>
-      <c r="D147" s="9" t="s">
+      <c r="F147" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="E147" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G147" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H147" s="13">
-        <v>235.0</v>
+        <v>23.0</v>
       </c>
       <c r="I147" s="10"/>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="16">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D148" s="9"/>
       <c r="E148" s="10" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="F148" s="10" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="G148" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H148" s="13">
         <v>23.0</v>
       </c>
       <c r="I148" s="10"/>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="16">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D149" s="9"/>
       <c r="E149" s="10" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="F149" s="10" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G149" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H149" s="13">
         <v>23.0</v>
       </c>
       <c r="I149" s="10"/>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="16">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="D150" s="9"/>
       <c r="E150" s="10" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="F150" s="10" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="G150" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H150" s="13">
         <v>23.0</v>
       </c>
       <c r="I150" s="10"/>
     </row>
-    <row r="151" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
-[...43 lines deleted...]
-      <c r="I152" s="10"/>
+    <row r="151" spans="1:9" outlineLevel="1">
+      <c r="A151" s="17" t="s">
+        <v>505</v>
+      </c>
+      <c r="B151" s="2"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="2"/>
+      <c r="E151" s="2"/>
+      <c r="F151" s="2"/>
+      <c r="G151" s="2"/>
+      <c r="H151" s="11"/>
+      <c r="I151" s="2"/>
+    </row>
+    <row r="152" spans="1:9" outlineLevel="2">
+      <c r="A152" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B152" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C152" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E152" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="H152" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I152" s="5" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="D153" s="9"/>
+        <v>219</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>220</v>
+      </c>
       <c r="E153" s="10" t="s">
-        <v>514</v>
+        <v>221</v>
       </c>
       <c r="F153" s="10" t="s">
-        <v>515</v>
+        <v>222</v>
       </c>
       <c r="G153" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H153" s="13">
-        <v>23.0</v>
+        <v>225.0</v>
       </c>
       <c r="I153" s="10"/>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="D154" s="9"/>
+        <v>227</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>228</v>
+      </c>
       <c r="E154" s="10" t="s">
-        <v>517</v>
+        <v>229</v>
       </c>
       <c r="F154" s="10" t="s">
-        <v>518</v>
+        <v>230</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H154" s="13">
-        <v>23.0</v>
+        <v>225.0</v>
       </c>
       <c r="I154" s="10"/>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>73</v>
+        <v>3</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="D155" s="9"/>
       <c r="E155" s="10" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="F155" s="10" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H155" s="13">
-        <v>23.0</v>
+        <v>550.0</v>
       </c>
       <c r="I155" s="10"/>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="16">
-        <v>74</v>
+        <v>4</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="D156" s="9"/>
       <c r="E156" s="10" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="F156" s="10" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="G156" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H156" s="13">
-        <v>23.0</v>
+        <v>320.0</v>
       </c>
       <c r="I156" s="10"/>
     </row>
-    <row r="157" spans="1:9" outlineLevel="1">
-[...16 lines deleted...]
-      <c r="B158" s="4" t="s">
+    <row r="157" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A157" s="16">
         <v>5</v>
       </c>
-      <c r="C158" s="5" t="s">
+      <c r="B157" s="7"/>
+      <c r="C157" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="D157" s="9"/>
+      <c r="E157" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="F157" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="G157" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H157" s="13">
+        <v>710.0</v>
+      </c>
+      <c r="I157" s="10"/>
+    </row>
+    <row r="158" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A158" s="16">
         <v>6</v>
       </c>
-      <c r="D158" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="B158" s="7"/>
+      <c r="C158" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="E158" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="F158" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="G158" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H158" s="13">
+        <v>160.0</v>
+      </c>
+      <c r="I158" s="10"/>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>227</v>
+        <v>95</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>228</v>
+        <v>96</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>229</v>
+        <v>97</v>
       </c>
       <c r="F159" s="10" t="s">
-        <v>230</v>
+        <v>98</v>
       </c>
       <c r="G159" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="13">
-        <v>225.0</v>
+        <v>160.0</v>
       </c>
       <c r="I159" s="10"/>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>235</v>
+        <v>99</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>236</v>
+        <v>100</v>
       </c>
       <c r="E160" s="10" t="s">
-        <v>237</v>
+        <v>101</v>
       </c>
       <c r="F160" s="10" t="s">
-        <v>238</v>
+        <v>102</v>
       </c>
       <c r="G160" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="13">
-        <v>225.0</v>
+        <v>160.0</v>
       </c>
       <c r="I160" s="10"/>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="D161" s="9"/>
+        <v>103</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>104</v>
+      </c>
       <c r="E161" s="10" t="s">
-        <v>527</v>
+        <v>105</v>
       </c>
       <c r="F161" s="10" t="s">
-        <v>528</v>
+        <v>106</v>
       </c>
       <c r="G161" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="13">
-        <v>550.0</v>
+        <v>160.0</v>
       </c>
       <c r="I161" s="10"/>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="16">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="D162" s="9"/>
+        <v>107</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>108</v>
+      </c>
       <c r="E162" s="10" t="s">
-        <v>530</v>
+        <v>109</v>
       </c>
       <c r="F162" s="10" t="s">
-        <v>531</v>
+        <v>110</v>
       </c>
       <c r="G162" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H162" s="13">
-        <v>320.0</v>
+        <v>160.0</v>
       </c>
       <c r="I162" s="10"/>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="16">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="D163" s="9"/>
+        <v>111</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>112</v>
+      </c>
       <c r="E163" s="10" t="s">
-        <v>533</v>
+        <v>113</v>
       </c>
       <c r="F163" s="10" t="s">
-        <v>534</v>
+        <v>114</v>
       </c>
       <c r="G163" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H163" s="13">
-        <v>710.0</v>
+        <v>160.0</v>
       </c>
       <c r="I163" s="10"/>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="16">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>91</v>
+        <v>239</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>92</v>
+        <v>240</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>93</v>
+        <v>241</v>
       </c>
       <c r="F164" s="10" t="s">
-        <v>94</v>
+        <v>242</v>
       </c>
       <c r="G164" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H164" s="13">
-        <v>160.0</v>
+        <v>189.0</v>
       </c>
       <c r="I164" s="10"/>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="16">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>95</v>
+        <v>243</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>96</v>
+        <v>244</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>97</v>
+        <v>245</v>
       </c>
       <c r="F165" s="10" t="s">
-        <v>98</v>
+        <v>246</v>
       </c>
       <c r="G165" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H165" s="13">
-        <v>160.0</v>
+        <v>189.0</v>
       </c>
       <c r="I165" s="10"/>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="16">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>101</v>
       </c>
       <c r="F166" s="10" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="G166" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H166" s="13">
         <v>160.0</v>
       </c>
       <c r="I166" s="10"/>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="16">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>103</v>
+        <v>515</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>104</v>
+        <v>516</v>
       </c>
       <c r="E167" s="10" t="s">
-        <v>105</v>
+        <v>517</v>
       </c>
       <c r="F167" s="10" t="s">
-        <v>106</v>
+        <v>518</v>
       </c>
       <c r="G167" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H167" s="13">
-        <v>160.0</v>
+        <v>380.0</v>
       </c>
       <c r="I167" s="10"/>
-    </row>
-[...148 lines deleted...]
-      <c r="I173" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A28:I28"/>
-    <mergeCell ref="A81:I81"/>
-    <mergeCell ref="A157:I157"/>
+    <mergeCell ref="A79:I79"/>
+    <mergeCell ref="A151:I151"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_18"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_20"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F18" r:id="rId_hyperlink_23"/>
@@ -12078,85 +11646,85 @@
     <hyperlink ref="F51" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_84"/>
     <hyperlink ref="F52" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_86"/>
     <hyperlink ref="F53" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_88"/>
     <hyperlink ref="F54" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_90"/>
     <hyperlink ref="F55" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_92"/>
     <hyperlink ref="F56" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_94"/>
     <hyperlink ref="F57" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_96"/>
     <hyperlink ref="F58" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_98"/>
     <hyperlink ref="F59" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_100"/>
     <hyperlink ref="F60" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_102"/>
     <hyperlink ref="F61" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_104"/>
     <hyperlink ref="F62" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_106"/>
     <hyperlink ref="F63" r:id="rId_hyperlink_107"/>
-    <hyperlink ref="C64" r:id="rId_hyperlink_108"/>
-    <hyperlink ref="F64" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="F64" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_109"/>
     <hyperlink ref="F65" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_111"/>
     <hyperlink ref="F66" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_113"/>
     <hyperlink ref="F67" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_115"/>
     <hyperlink ref="F68" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_117"/>
     <hyperlink ref="F69" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_119"/>
     <hyperlink ref="F70" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_121"/>
     <hyperlink ref="F71" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_123"/>
     <hyperlink ref="F72" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_125"/>
     <hyperlink ref="F73" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_127"/>
     <hyperlink ref="F74" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_129"/>
     <hyperlink ref="F75" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_131"/>
     <hyperlink ref="F76" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_133"/>
     <hyperlink ref="F77" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_135"/>
     <hyperlink ref="F78" r:id="rId_hyperlink_136"/>
-    <hyperlink ref="C79" r:id="rId_hyperlink_137"/>
-[...4 lines deleted...]
-    <hyperlink ref="F83" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="F81" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="F82" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="F83" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_142"/>
     <hyperlink ref="F84" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_144"/>
     <hyperlink ref="F85" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_146"/>
     <hyperlink ref="F86" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_148"/>
     <hyperlink ref="F87" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_150"/>
     <hyperlink ref="F88" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_152"/>
     <hyperlink ref="F89" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_154"/>
     <hyperlink ref="F90" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_156"/>
     <hyperlink ref="F91" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_158"/>
     <hyperlink ref="F92" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_160"/>
     <hyperlink ref="F93" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_162"/>
     <hyperlink ref="F94" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_164"/>
     <hyperlink ref="F95" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_166"/>
     <hyperlink ref="F96" r:id="rId_hyperlink_167"/>
@@ -12246,92 +11814,80 @@
     <hyperlink ref="F138" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_252"/>
     <hyperlink ref="F139" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_254"/>
     <hyperlink ref="F140" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_256"/>
     <hyperlink ref="F141" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_258"/>
     <hyperlink ref="F142" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_260"/>
     <hyperlink ref="F143" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_262"/>
     <hyperlink ref="F144" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_264"/>
     <hyperlink ref="F145" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_266"/>
     <hyperlink ref="F146" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_268"/>
     <hyperlink ref="F147" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_270"/>
     <hyperlink ref="F148" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_272"/>
     <hyperlink ref="F149" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_274"/>
     <hyperlink ref="F150" r:id="rId_hyperlink_275"/>
-    <hyperlink ref="C151" r:id="rId_hyperlink_276"/>
-[...10 lines deleted...]
-    <hyperlink ref="F156" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="F153" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="F154" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="F155" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="F156" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="F157" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="F158" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_288"/>
     <hyperlink ref="F159" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_290"/>
     <hyperlink ref="F160" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_292"/>
     <hyperlink ref="F161" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_294"/>
     <hyperlink ref="F162" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_296"/>
     <hyperlink ref="F163" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_298"/>
     <hyperlink ref="F164" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_300"/>
     <hyperlink ref="F165" r:id="rId_hyperlink_301"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_302"/>
     <hyperlink ref="F166" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_304"/>
     <hyperlink ref="F167" r:id="rId_hyperlink_305"/>
-    <hyperlink ref="C168" r:id="rId_hyperlink_306"/>
-[...10 lines deleted...]
-    <hyperlink ref="F173" r:id="rId_hyperlink_317"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">