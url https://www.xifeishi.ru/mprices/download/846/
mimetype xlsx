--- v0 (2026-08-04)
+++ v1 (2026-11-05)
@@ -16,59 +16,59 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-04 03:19:57</t>
+    <t>Актуальность прайса на: 2026-11-05 18:53:26</t>
   </si>
   <si>
     <t>Xifeishi</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t xml:space="preserve"> URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -321,59 +321,50 @@
   <si>
     <t>https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-aktivnoe-zoloto/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/56/09/956/images/874/874.750x0.jpg</t>
   </si>
   <si>
     <t>SM001</t>
   </si>
   <si>
     <t>XIFEISHI МАСКА ДЛЯ РУК SOFT RELAX БЕЛАЯ КОЖА</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-maska-dlja-ruk-soft-relax-belaja-kozha/</t>
   </si>
   <si>
     <t>XFS-B28</t>
   </si>
   <si>
     <t>XIFEISHI СРЕДСТВО ДЛЯ УСТРАНЕНИЯ УГРЕВОЙ СЫПИ ТОЧЕЧНО 10МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-sredstvo-dlja-ustranenija-ugrevoj-sypi-tochechno-10ml/</t>
   </si>
   <si>
-    <t>KF-004</t>
-[...7 lines deleted...]
-  <si>
     <t>KF-002</t>
   </si>
   <si>
     <t>XIFEISHI КРЕМ АНТИСЕПТИЧЕСКИЙ И ПРОТИВОВОСПАЛИТЕЛЬНЫЙ ЗАЖИВЛЯЮЩИЙ РАНЫ И ТРЕЩИНЫ, 35 ГР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-krem-antisepticheskij-i-protivovospalitelnyj-zazhivljajushij-rany-i-treshiny-35-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/63/10/1063/images/211/211.750x0.jpg</t>
   </si>
   <si>
     <t>XFS-J01 (1)</t>
   </si>
   <si>
     <t>XIFEISHI АНТИЦЕЛЛЮЛИТНЫЙ  КРЕМ "АНАНАС" (1)</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/1063/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/76/14/1476/images/444/444.750x0.jpg</t>
   </si>
   <si>
     <t>XFS-SY03</t>
@@ -606,62 +597,50 @@
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/36/40/4036/images/2689/2689.750x0.jpg</t>
   </si>
   <si>
     <t>KF-Y002</t>
   </si>
   <si>
     <t>XIFEISHI КРЕМ ДЛЯ ГЛАЗ УСПОКИВАЮЩИЙ 20 МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-uspokivajushij-20-ml/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg</t>
   </si>
   <si>
     <t>Z-10</t>
   </si>
   <si>
     <t>XIFEISHI ЛОСЬОН ДЛЯ УДАЛЕНИЯ ЧЕРНЫХ ТОЧЕК НА НОСУ 15МЛ ДЛЯ БЫСТРОГО ЛЕЧЕНИЯ УГРЕВОЙ СЫПИ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/2130/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/21/42/4221/images/3047/3047.750x0.JPG</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/46/31/3146/images/2989/2989.750x0.jpg</t>
   </si>
   <si>
     <t>512380</t>
   </si>
   <si>
     <t>Xifeishi мягкое средство для удаления макияжа 250 мл</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/krem-dlja-ruk-shilibao-oliva-delikatnoe-uvlazhnenie-30-gr-/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg</t>
   </si>
   <si>
     <t>B004</t>
   </si>
   <si>
     <t>XIFEISHI НАБОР 2В 1 ДЛЯ ОТБЕЛИВАНИЯ КОЖИ ЖЕНЬ-ШЕНЬ 2*20 ГР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg</t>
@@ -750,62 +729,50 @@
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Z-08 </t>
   </si>
   <si>
     <t>XIFEISHI ЭМУЛЬСИЯ ДЛЯ ОТБЕЛИВАНИЯ КОЖИ И УСТРАНЕНИЯ ПИГМЕНТНЫХ ПЯТЕН, 30МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/2135/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/28/21/2128/images/2523/2523.750x0.jpg</t>
   </si>
   <si>
     <t>Z-05</t>
   </si>
   <si>
     <t>XIFEISHI ЭССЕНЦИЯ, ИНТЕНСИВНЫЙ УХОД ДЛЯ КОЖИ ВОКРУГ ГЛАЗ 15МЛ КОЛЛАГЕН+ВИТАМИН Е</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-essencija-intensivnyj-uhod-dlja-kozhi-vokrug-glaz-15ml-kollagenvitamin-e-1/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/80/19/1980/images/714/714.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg</t>
   </si>
   <si>
     <t>513738</t>
   </si>
   <si>
     <t>НАБОР 24 К ЗОЛОТА ПО УХОДУ ЗА КОЖЕЙ ЛИЦА XIFEISHI 8 ПРЕДМЕТОВ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/22/33/3322/images/1905/1905.750x0.jpg</t>
   </si>
   <si>
     <t>KF-007-2</t>
   </si>
   <si>
     <t>XIFEISHI АНТИБАКТЕРИАЛЬНЫЙ КРЕМ ПРОТИВ ЗУДА 30 ГР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-antibakterialnyj-krem-protiv-zuda-30-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/89/14/1489/images/2720/2720.750x0.jpg</t>
@@ -882,81 +849,57 @@
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/23/33/3323/images/1906/1906.750x0.jpg</t>
   </si>
   <si>
     <t>KF-008-2</t>
   </si>
   <si>
     <t>XIFEISHI ЛЕЧЕБНЫЙ КРЕМ НА КИТАЙСКИХ ТРАВАХ СОЛОДКА, ОЛИВКОВОЕ МАСЛО 30 ГР</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-lechebnyj-krem-na-kitajskih-travah-solodka-olivkovoe-maslo-30-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/19/43/4319/images/3224/3224.750x0.JPG</t>
   </si>
   <si>
     <t>511703</t>
   </si>
   <si>
     <t>Xifeishi увлажняющее молочко для тела , 260 гр</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-uvlazhnyayushchee-molochko-dlya-tela-260-gr/</t>
   </si>
   <si>
-    <t>https://www.xifeishi.ru/wa-data/public/shop/products/98/23/2398/images/2983/2983.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>513905</t>
   </si>
   <si>
     <t>QDN маска-патчи для глаз жень-шень, 60 шт</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.xifeishi.ru/patchi-pod-glaza-korividy-vodorosli/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/97/42/4297/images/3162/3162.750x0.JPG</t>
   </si>
   <si>
     <t>TS003</t>
   </si>
   <si>
     <t>Xi Fei Shi Очищающая пузырьковая маска с морской глиной, чёрным углём и экстрактом муцина улитки, 100 мл.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xi-fei-shi-ochishajushaja-puzyrkovaja-maska-s-morskoj-glinoj-chyornym-uglyom-i-ekstraktom-mucina-ulitki-100-ml/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/38/42/4238/images/3065/3065.750x0.jpg</t>
   </si>
   <si>
     <t>W003</t>
   </si>
   <si>
     <t>XFS бальзам-кондиционер для волос улитка 400 ML</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/4238/</t>
   </si>
@@ -1524,51 +1467,51 @@
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ada6464106e5401a74dda9182e9463.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7bcc4af77d58f69992d1ee7f0cd9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d724d5d5b2abcc4f2c2d12309c61bf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c1057835f73bb8b314601b1167e7.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a63e417096da9fef02f7b5318d76f.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e58ace473bf8cb5c537c6266f53a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024229db68bcb7b1ad18976182dd627f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c395347b090a5e883b568fba37cb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39fbbce55653e29daaa1f243daacc4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328c3c6d81fbaff1fc5d38e59651dce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07ed7d727775585f34a6937ca7222.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892daacc859a4d1e1d56e13a8c39457.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff37912866500b30e676c39e04ef099.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf566c18cd05ce85a07697fed49ab30.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4e6fc3bcbfaf3e2d63eb7b6c3356.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca32b3d184affead98c297cbd0caf.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbfe5523bd49b8364059f52aac2ea.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438e1f4cd9c2d24c30be0ebe186bf0.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e1f5703033ff9c58547824572502.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98259c8ba44eee5165578c6f703ea20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bb326713e24182148e9fe08e95ee.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7f86daab0569f7b65ef195938fdc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003647a8bae8c4f1065397cf7de01f6.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4b52de2da9a2a5054238f8519627.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4356faa9d39249b19ca174b54ce5793.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695485b38cd4158e6c7ef3d5a44986e7.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8788575236803d81cb4e55fa7bfee3.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a0cbc00693bf7500cc4910edaa7d.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f8ea0079487b99fd157e98000105.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd500964aa4e59849c4ff76007d237.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91dea799948026583665c1176fc58.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0b14197bdbcca6f11cc28e884ed6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad91c9de64ef20e089655b11d23580.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077eafa968d2cbce74bff36ebd7723.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101bc1b06406d07433ec42cdac851a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd008af95e3f649c7715c999c60fa.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002508f3d03c0fac11bfbd6c9e8997.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc1d378acde1b5d4ddaa50de0ec46.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea537cf5cf014941c0bc9c4982cc233.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246d23a427409eae09c783f00d1181.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a504ab737cc364eb961269887dd86.JPG"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac74df83b9d0c2a0670f831c930cbd.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752df8c8a35b7d1e340fd21637a5fc.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ec842d50d24acf1f93fb4f28eff7.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9378820396b0ce212c92ee5b5acca07.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcee2eb7ffaf69e403c2d1b6d4b101.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a7b80851d281762ca213e6bcf622.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0487761f10ef578f3e2e785d0e1fe.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53524344ee33e2a544ce9efa2d3db5e.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93875e7370fc33719b8cf83c9fa07.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66b2fe23ede7e0d4f95f31c9730e9.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75377b1ae28af8e1434cb6ce3650f5.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929ee455a88e88560b3f069345e9e1.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592de8598af74aa46962af9e445ba.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910015843b4f8d874a7cabaa34284eda.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec2c6ae7082d456bbd331b2280a95.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee0c78ee5ef4e6d9e2800d03e1b40.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcf24baacbcd1cb03b95842073f847.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd887de443eb47b90cfe73b366576.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435c84304af3cb480c8ea969263020d.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a750999027d488005617a8df9750411.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd43ac0923cd58e38499d19517198a.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27749f3480424499ba35891f1c0a4.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fcc1f7955c73b5d6876ee259fe92.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff495336fc101d525a9caa67130dd9cb.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006bd897d033d95a153dad85cd9b59.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba537f09fa1df181054c25773a7f8.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2c2ad6987985680084d70aef203f.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6dee45fecbfa09ebd1be09b8ef33.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340741a9347cec8b954a9be39183b597.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7411a5f63bb3b3a6760d402022a7f.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747d01cfe53cc3cd12aa67c7ca11a1.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ee94ac6447ceae98d4e049306772.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48e2ccec208e86546e8a4f83de9d0.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db65566bfb5ae0b26c77c39d365649.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2bbca6325557cf68260135e9a35cc.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e871eab9519bf728b5cebbf764a8.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a004062636b0d792bf3b129dc2c57a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133f3f3d6a669164bf9e8a20721b86.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a79ed8cb8e65a7b3cd6bc8120bc80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e07738d52eb03435a78c4588981e6.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae78b9592dfa7f762e81a839f0e1a0.JPG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a9f88664211826e8d706fc91624f.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ea08a43a575bb42b4142e4ce1b0e.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739b0c5bbe70cbfa3c5b80a028a2d5.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8f272dc9d2b5affaca2b30fab848.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94275362b54c39de556227208541ad.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056499890a93ecad1b2cf1fc3f69fbf8.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b50388a8c40cc12ad54d0cf5011a.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c404610bd87d2259238d915ac48e.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a0925956a08400e2a7a680c94d8a.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d5d935d383483cd94a78e6af72da.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6d3c03f14751e806d5f01a0f5570.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7470cc31a57cb8219cbcf3d84b29.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e9b49e3c6e158007cde3cd33f158.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789c05ccc98c5c718b5c19b794c669.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae9bbd8fe03a4580bdc8d984f4f1f.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c11b4a360244d01926a6bfc9a9297.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a834f8ddf9d6c3c1ee21b88664a3c.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fef8934714304fc40761421b2687.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7dbb349e7e0a07672abb45ced29ac.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7a69bb3ce4e4ca2fd6192eb802fe.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9ac1f281a941b5315ada53668678.jpeg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a49cc54941b35db559042a5606fbc.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a93b036b1718d20e3bb9902279b2e.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef2b8f2743b3c2a7fb0bf5d4247f0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ada6464106e5401a74dda9182e9463.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7bcc4af77d58f69992d1ee7f0cd9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d724d5d5b2abcc4f2c2d12309c61bf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964c1057835f73bb8b314601b1167e7.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a63e417096da9fef02f7b5318d76f.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790e58ace473bf8cb5c537c6266f53a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024229db68bcb7b1ad18976182dd627f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c395347b090a5e883b568fba37cb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39fbbce55653e29daaa1f243daacc4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328c3c6d81fbaff1fc5d38e59651dce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07ed7d727775585f34a6937ca7222.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892daacc859a4d1e1d56e13a8c39457.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff37912866500b30e676c39e04ef099.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf566c18cd05ce85a07697fed49ab30.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f4e6fc3bcbfaf3e2d63eb7b6c3356.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca32b3d184affead98c297cbd0caf.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dbfe5523bd49b8364059f52aac2ea.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7438e1f4cd9c2d24c30be0ebe186bf0.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377e1f5703033ff9c58547824572502.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98259c8ba44eee5165578c6f703ea20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bb326713e24182148e9fe08e95ee.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab7f86daab0569f7b65ef195938fdc.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003647a8bae8c4f1065397cf7de01f6.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a4b52de2da9a2a5054238f8519627.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4356faa9d39249b19ca174b54ce5793.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695485b38cd4158e6c7ef3d5a44986e7.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8788575236803d81cb4e55fa7bfee3.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725a0cbc00693bf7500cc4910edaa7d.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f8ea0079487b99fd157e98000105.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd500964aa4e59849c4ff76007d237.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91dea799948026583665c1176fc58.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0b14197bdbcca6f11cc28e884ed6.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad91c9de64ef20e089655b11d23580.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5077eafa968d2cbce74bff36ebd7723.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68101bc1b06406d07433ec42cdac851a.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bd008af95e3f649c7715c999c60fa.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18002508f3d03c0fac11bfbd6c9e8997.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc1d378acde1b5d4ddaa50de0ec46.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea537cf5cf014941c0bc9c4982cc233.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76246d23a427409eae09c783f00d1181.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac74df83b9d0c2a0670f831c930cbd.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752df8c8a35b7d1e340fd21637a5fc.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270ec842d50d24acf1f93fb4f28eff7.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9378820396b0ce212c92ee5b5acca07.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcee2eb7ffaf69e403c2d1b6d4b101.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a7b80851d281762ca213e6bcf622.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0487761f10ef578f3e2e785d0e1fe.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53524344ee33e2a544ce9efa2d3db5e.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93875e7370fc33719b8cf83c9fa07.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a66b2fe23ede7e0d4f95f31c9730e9.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75377b1ae28af8e1434cb6ce3650f5.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a592de8598af74aa46962af9e445ba.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910015843b4f8d874a7cabaa34284eda.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec2c6ae7082d456bbd331b2280a95.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee0c78ee5ef4e6d9e2800d03e1b40.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcf24baacbcd1cb03b95842073f847.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd887de443eb47b90cfe73b366576.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435c84304af3cb480c8ea969263020d.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a750999027d488005617a8df9750411.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd43ac0923cd58e38499d19517198a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a27749f3480424499ba35891f1c0a4.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa006bd897d033d95a153dad85cd9b59.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ba537f09fa1df181054c25773a7f8.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f2c2ad6987985680084d70aef203f.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6dee45fecbfa09ebd1be09b8ef33.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340741a9347cec8b954a9be39183b597.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7411a5f63bb3b3a6760d402022a7f.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0747d01cfe53cc3cd12aa67c7ca11a1.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ee94ac6447ceae98d4e049306772.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48e2ccec208e86546e8a4f83de9d0.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db65566bfb5ae0b26c77c39d365649.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2bbca6325557cf68260135e9a35cc.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e871eab9519bf728b5cebbf764a8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a004062636b0d792bf3b129dc2c57a.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06133f3f3d6a669164bf9e8a20721b86.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a79ed8cb8e65a7b3cd6bc8120bc80.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e07738d52eb03435a78c4588981e6.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae78b9592dfa7f762e81a839f0e1a0.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a9f88664211826e8d706fc91624f.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ea08a43a575bb42b4142e4ce1b0e.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739b0c5bbe70cbfa3c5b80a028a2d5.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a8f272dc9d2b5affaca2b30fab848.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94275362b54c39de556227208541ad.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056499890a93ecad1b2cf1fc3f69fbf8.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5b50388a8c40cc12ad54d0cf5011a.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c404610bd87d2259238d915ac48e.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332a0925956a08400e2a7a680c94d8a.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133d5d935d383483cd94a78e6af72da.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d6d3c03f14751e806d5f01a0f5570.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7470cc31a57cb8219cbcf3d84b29.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e9b49e3c6e158007cde3cd33f158.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11789c05ccc98c5c718b5c19b794c669.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae9bbd8fe03a4580bdc8d984f4f1f.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c11b4a360244d01926a6bfc9a9297.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a834f8ddf9d6c3c1ee21b88664a3c.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811fef8934714304fc40761421b2687.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7dbb349e7e0a07672abb45ced29ac.jpeg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7a69bb3ce4e4ca2fd6192eb802fe.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f9ac1f281a941b5315ada53668678.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a49cc54941b35db559042a5606fbc.jpeg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a93b036b1718d20e3bb9902279b2e.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ef2b8f2743b3c2a7fb0bf5d4247f0.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2236,3250 +2179,3102 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_281" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_281" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="product_544" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_544" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="product_545" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_545" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="product_865" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_865" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="24" name="product_866" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_866" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="25" name="product_867" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_867" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="26" name="product_869" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_869" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="27" name="product_879" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_879" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="28" name="product_878" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_878" descr=""/>
-[...12 lines deleted...]
-          <a:ext cx="914400" cy="914400"/>
+        <xdr:cNvPr id="29" name="product_1060" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="771525" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_1060" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="30" name="product_2823" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="product_2820" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="product_2819" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="product_2821" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_2628" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="product_2630" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_2631" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="product_2929" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="product_2754" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="product_2752" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_1061" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="800100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_1908" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_2709" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="product_2710" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_1064" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="790575" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="product_984" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_2437" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="product_1065" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="790575" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="product_2435" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="product_2884" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_1066" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="771525" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...707 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2884" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="51" name="product_1059" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_1066" descr=""/>
-[...12 lines deleted...]
-          <a:ext cx="771525" cy="914400"/>
+        <xdr:cNvPr id="52" name="product_2955" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_1059" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="53" name="product_2053" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_923" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="54" name="product_554" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2955" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="55" name="product_969" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2053" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="56" name="product_556" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_554" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="57" name="product_631" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_969" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="58" name="product_1099" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_556" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="59" name="product_1100" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_631" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="60" name="product_2054" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_1099" descr=""/>
-[...30 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+        <xdr:cNvPr id="61" name="product_3056" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2054" descr=""/>
+        <xdr:cNvPr id="62" name="product_3009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_3056" descr=""/>
+        <xdr:cNvPr id="63" name="product_2951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_1207" descr=""/>
+        <xdr:cNvPr id="64" name="product_1086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_1087" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_3014" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="66" name="product_1088" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_3009" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="67" name="product_1089" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_2951" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="68" name="product_1090" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_1086" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="69" name="product_2707" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_1087" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="70" name="product_2708" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_1088" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="product_2713" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_1089" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="product_1081" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_1090" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="73" name="product_1082" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2707" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="74" name="product_1083" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2708" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="75" name="product_2953" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2713" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="76" name="product_2952" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_1081" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="77" name="product_2961" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_1082" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="78" name="product_2958" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_1083" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="79" name="product_1097" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2953" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <xdr:cNvPr id="80" name="product_1098" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2952" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <xdr:cNvPr id="81" name="product_835" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_2961" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <xdr:cNvPr id="82" name="product_836" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2958" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <xdr:cNvPr id="83" name="product_233" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_1097" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <xdr:cNvPr id="84" name="product_1919" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_1098" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <xdr:cNvPr id="85" name="product_2818" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_835" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <xdr:cNvPr id="86" name="product_1917" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_836" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <xdr:cNvPr id="87" name="product_1915" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_233" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <xdr:cNvPr id="88" name="product_885" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_1919" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <xdr:cNvPr id="89" name="product_871" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_2818" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <xdr:cNvPr id="90" name="product_868" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_1917" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <xdr:cNvPr id="91" name="product_857" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_1915" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <xdr:cNvPr id="92" name="product_860" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_885" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <xdr:cNvPr id="93" name="product_2957" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_871" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <xdr:cNvPr id="94" name="product_2049" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_868" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <xdr:cNvPr id="95" name="product_2045" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_857" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <xdr:cNvPr id="96" name="product_2046" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_860" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <xdr:cNvPr id="97" name="product_2047" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2957" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <xdr:cNvPr id="98" name="product_2048" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2049" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <xdr:cNvPr id="99" name="product_2050" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2045" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <xdr:cNvPr id="100" name="product_2044" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2046" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <xdr:cNvPr id="101" name="product_2043" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_2047" descr=""/>
-[...36 lines deleted...]
-        <xdr:cNvPr id="102" name="product_2048" descr=""/>
+        <xdr:cNvPr id="102" name="product_884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
-        <a:stretch>
-[...146 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5740,59 +5535,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/21/2121/images/822/822.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2121/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/41/4117/images/2813/2813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-essencija-24-karrata-zolota-lifting-pitanie-uprugost-kozhi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pudra-dlya-nog-talk-s-evkaliptom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/21/2141/images/2788/2788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-morskie-vodorosli-i-kordiceps-tonus-i-uprugost-pljus-delikatnooe-otbelivanie-150-gr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-treshchin-uvlazhnyayushchiy-75-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/dezodorant-dlya-nog-osvezhaet-i-zashchishchaet-kozhu-ot-gribkovykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/21/2119/images/820/820.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2119/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/21/2120/images/821/821.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/21/2139/images/2754/2754.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-tela-detoks-zelenyj-kofe-150-gr-obnovljaet-povyshaet-uprugost-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/08/839/images/85/85.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-pasta-po-uhodu-za-palcami-ruk/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/08/842/images/88/88.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-molokopapajja/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/08/844/images/90/90.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-zhen-shen/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/08/847/images/93/93.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-nog-samo-sovershenstvo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/49/08/849/images/95/95.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/08/851/images/96/96.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-krem-dlja-massazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/08/854/images/2261/2261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-i-tela-zhenshen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/08/861/images/99/99.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-tonizirujushij-krem/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/08/888/images/117/117.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-belkovaja-pitatelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/08/889/images/118/118.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-uvlazhnjajushaja-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/08/890/images/119/119.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-zhemchug-otbelivajushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/08/887/images/116/116.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-aktivnoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/09/956/images/874/874.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-ruk-soft-relax-belaja-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-sredstvo-dlja-ustranenija-ugrevoj-sypi-tochechno-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-dlja-lechenija-gribka-nogtja-onihomikoz-zhidkost-dlja-nogtja-15-mlkrem-dlja-kozhi-vokrug-nogtevoj-plastiny-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-antisepticheskij-i-protivovospalitelnyj-zazhivljajushij-rany-i-treshiny-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/10/1063/images/211/211.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/76/14/1476/images/444/444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1476/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/77/14/1477/images/445/445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1477/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/19/1915/images/692/692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-morskie-vodoroslishafran-150-ml-ot-ugrevoj-sypi/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/19/1916/images/695/695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v37/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/19/1917/images/2640/2640.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v36/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/19/1919/images/697/697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1919/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/19/1935/images/704/704.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1935/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/19/1934/images/703/703.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1934/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/21/2129/images/829/829.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2129/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/41/4109/images/2802/2802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-i-pitatelnaja-essencija-na-zhekstraktah-kordicepsa-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/06/41/4106/images/2799/2799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-omolazhivajushaja-nezhnaja-essecija-dlja-lica-s-ekstraktom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/41/4105/images/2798/2798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-gialuronovaja-uvlazhnjajushaja-vysokokoncentrirovanaja-essencija-dlja-lica-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-zolotaja-pitatelnaja-nezhnaja-essencija-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/41/4107/images/2800/2800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-otbelivajushij-loson-grib-linchzhi-ganoderma-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/39/3905/images/2534/2534.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-gialuronovoj-kisloty-6-ampul-po-2-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/39/3907/images/2537/2537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyvorotka-ot-mimicheskih-morshin-6-ampul-po-2-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/39/3908/images/2539/2539.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyovorotka-dlja-ekspress-omolozhenija-6-ampul-po-2-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/42/4216/images/3042/3042.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zolotoj-krem-vokrug-glaz-s-peptidami-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-vokrug-glaz-s-ekstratom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/40/4038/images/2691/2691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-ukrepljajushij-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/36/40/4036/images/2689/2689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-uspokivajushij-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/42/4221/images/3047/3047.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-s-ekstraktom-slizi-ulitki-5-shtup/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/31/3146/images/2989/2989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-shilibao-oliva-delikatnoe-uvlazhnenie-30-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-kordiceps-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/21/2133/images/833/833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2133/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/20/2050/images/2969/2969.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-otbelivajushij-effekt-150-gr-ochishaet-obnovljaet-kozhu-pitaet-smjagchaet-pridaet-mjagkost-i-elastichnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/37/3712/images/2308/2308.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-salfetki-dlja-snjatija-makijazha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/21/2134/images/834/834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/37/3710/images/2306/2306.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-s-gialuronovoj-kislotoj-i-kollagenom-ot-morshin-15-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/70/41/4170/images/2896/2896.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4170/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2135/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/28/21/2128/images/2523/2523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-essencija-intensivnyj-uhod-dlja-kozhi-vokrug-glaz-15ml-kollagenvitamin-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/19/1980/images/714/714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-effektivnyj-krem-dlja-vek-udalenie-morshin-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/22/33/3322/images/1905/1905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-antibakterialnyj-krem-protiv-zuda-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/14/1489/images/2720/2720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-ananas-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/20/2034/images/2721/2721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-perec-chili-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/14/1491/images/2722/2722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-kofe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/15/1588/images/503/503.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1588/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/68/21/2168/images/867/867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2168/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/69/21/2169/images/868/868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2169/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/23/33/3323/images/1906/1906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-lechebnyj-krem-na-kitajskih-travah-solodka-olivkovoe-maslo-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/43/4319/images/3224/3224.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnyayushchee-molochko-dlya-tela-260-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/98/23/2398/images/2983/2983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-pachti-dlja-glaz-24-k-zolota-chernyj-zhemchug-s-irlandskim-mhom-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/02/43/4302/images/3167/3167.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/patchi-pod-glaza-korividy-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/42/4297/images/3162/3162.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xi-fei-shi-ochishajushaja-puzyrkovaja-maska-s-morskoj-glinoj-chyornym-uglyom-i-ekstraktom-mucina-ulitki-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/42/4238/images/3065/3065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4238/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/21/2155/images/848/848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2155/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/21/2156/images/850/850.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2156/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/21/2157/images/852/852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2157/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/21/2158/images/854/854.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2158/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/21/2159/images/856/856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2159/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/39/3990/images/2626/2626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-placenta-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/39/3991/images/2627/2627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-ulitka-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/39/3996/images/2796/2796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-linchzhi-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/21/2150/images/843/843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2150/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/21/2151/images/844/844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2151/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/21/2152/images/845/845.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2152/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/42/4240/images/3069/3069.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-dlja-lica-uvlazhnenie-podtjazhka-osvezhajushaja-5-shtup-cena-za-upakovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/42/4239/images/3067/3067.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-patchi-pod-glaza-uvlazhnenie-podtjazhka-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/48/42/4248/images/3094/3094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-syvorotka-dlja-lica-anti-wrinkel-hexapeotide-serum-30-ml-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/45/42/4245/images/3083/3083.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-shampun-ot-perhoti-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/66/21/2166/images/865/865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2166/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/21/2167/images/866/866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2167/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/18/1882/images/683/683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-ikra-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/18/1883/images/678/678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-kordiceps-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/09/988/images/686/686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-serebrootbeliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/31/3161/images/1755/1755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/41/4104/images/2797/2797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/31/3159/images/1752/1752.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-nosa-ot-ugrej-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/31/3157/images/1750/1750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xfs-rozaceja-posle-akne-28-gr-v42/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/19/1941/images/710/710.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-akulij-zhirzhemchug-150-ml-podtjazhka-uvlazhnenie-suzhenie-por/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/19/1921/images/2642/2642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v35/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/19/1918/images/2641/2641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v31/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/19/1907/images/693/693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnjajushaja-maska-plenka-lepestki-rozyromashka-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/19/1910/images/687/687.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1910/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/42/4244/images/3081/3081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tkanevaja-maska-dlja-lica-supreme-5-shtuk-lifting-pitanie-uvlazhnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/33/3318/images/1901/1901.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-akulij-zhir/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/33/3314/images/1897/1897.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/33/3315/images/1898/1898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-botoks/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/33/3316/images/1899/1899.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/33/3317/images/1900/1900.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-gialuronovaja-kislota/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/33/3319/images/1902/1902.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-kollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/33/3313/images/1896/1896.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-solodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/33/3312/images/1895/1895.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-chernaja-ikra/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/19/1940/images/709/709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1940/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/21/2121/images/822/822.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2121/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/41/4117/images/2813/2813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-essencija-24-karrata-zolota-lifting-pitanie-uprugost-kozhi-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/vannochka-dlya-nog-10-paketikov/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/pudra-dlya-nog-talk-s-evkaliptom/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/21/2141/images/2788/2788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-morskie-vodorosli-i-kordiceps-tonus-i-uprugost-pljus-delikatnooe-otbelivanie-150-gr-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-treshchin-uvlazhnyayushchiy-75-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/dezodorant-dlya-nog-osvezhaet-i-zashchishchaet-kozhu-ot-gribkovykh/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/21/2119/images/820/820.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2119/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/21/2120/images/821/821.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2120/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/21/2139/images/2754/2754.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-tela-detoks-zelenyj-kofe-150-gr-obnovljaet-povyshaet-uprugost-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/08/839/images/85/85.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-pasta-po-uhodu-za-palcami-ruk/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/08/842/images/88/88.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-molokopapajja/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/08/844/images/90/90.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-balzam-dlja-nog-zhen-shen/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/08/847/images/93/93.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-nog-samo-sovershenstvo-/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/49/08/849/images/95/95.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-zelenyj-chaj/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/08/851/images/96/96.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-krem-dlja-massazha/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/08/854/images/2261/2261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-i-tela-zhenshen-/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/08/861/images/99/99.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zelenyj-chaj-tonizirujushij-krem/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/08/888/images/117/117.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-belkovaja-pitatelnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/08/889/images/118/118.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-uvlazhnjajushaja-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/08/890/images/119/119.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-zhemchug-otbelivajushaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/87/08/887/images/116/116.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-lica-kristalnaja-aktivnoe-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/09/956/images/874/874.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-maska-dlja-ruk-soft-relax-belaja-kozha/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-sredstvo-dlja-ustranenija-ugrevoj-sypi-tochechno-10ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-antisepticheskij-i-protivovospalitelnyj-zazhivljajushij-rany-i-treshiny-35-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/63/10/1063/images/211/211.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/76/14/1476/images/444/444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1476/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/77/14/1477/images/445/445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1477/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/19/1915/images/692/692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-morskie-vodoroslishafran-150-ml-ot-ugrevoj-sypi/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/19/1916/images/695/695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v37/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/19/1917/images/2640/2640.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v36/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/19/1919/images/697/697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1919/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/19/1935/images/704/704.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1935/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/19/1934/images/703/703.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1934/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/29/21/2129/images/829/829.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2129/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/41/4109/images/2802/2802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-i-pitatelnaja-essencija-na-zhekstraktah-kordicepsa-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/06/41/4106/images/2799/2799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-vosstanavlivajushaja-omolazhivajushaja-nezhnaja-essecija-dlja-lica-s-ekstraktom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/41/4105/images/2798/2798.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-gialuronovaja-uvlazhnjajushaja-vysokokoncentrirovanaja-essencija-dlja-lica-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-zolotaja-pitatelnaja-nezhnaja-essencija-dlja-lica-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/41/4107/images/2800/2800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-concentration-essence-otbelivajushij-loson-grib-linchzhi-ganoderma-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/05/39/3905/images/2534/2534.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-gialuronovoj-kisloty-6-ampul-po-2-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/39/3907/images/2537/2537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyvorotka-ot-mimicheskih-morshin-6-ampul-po-2-ml-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/08/39/3908/images/2539/2539.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-ampulnaja-syvorotka-kriosyovorotka-dlja-ekspress-omolozhenija-6-ampul-po-2-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/42/4216/images/3042/3042.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-zolotoj-krem-vokrug-glaz-s-peptidami-15-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-vokrug-glaz-s-ekstratom-slizi-ulitki-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/40/4038/images/2691/2691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-ukrepljajushij-20-ml-/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/36/40/4036/images/2689/2689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-krem-dlja-glaz-uspokivajushij-20-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/30/21/2130/images/830/830.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2130/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/46/31/3146/images/2989/2989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-ruk-shilibao-oliva-delikatnoe-uvlazhnenie-30-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/92/39/3992/images/2628/2628.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-zhen-shen-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/39/3993/images/2629/2629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-kordiceps-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/33/21/2133/images/833/833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2133/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/20/2050/images/2969/2969.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-otbelivajushij-effekt-150-gr-ochishaet-obnovljaet-kozhu-pitaet-smjagchaet-pridaet-mjagkost-i-elastichnost/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/37/3712/images/2308/2308.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-salfetki-dlja-snjatija-makijazha-/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/21/2134/images/834/834.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2134/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/37/3710/images/2306/2306.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-syvorotka-s-gialuronovoj-kislotoj-i-kollagenom-ot-morshin-15-mg/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/70/41/4170/images/2896/2896.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4170/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/35/21/2135/images/835/835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2135/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/28/21/2128/images/2523/2523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-essencija-intensivnyj-uhod-dlja-kozhi-vokrug-glaz-15ml-kollagenvitamin-e-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/42/4242/images/3072/3072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/nabor-24-k-zolota-po-uhodu-za-kozhej-lica-xifeishi-8-predmetov/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/22/33/3322/images/1905/1905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-antibakterialnyj-krem-protiv-zuda-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/89/14/1489/images/2720/2720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-ananas-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/20/2034/images/2721/2721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-perec-chili-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/14/1491/images/2722/2722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-anticelljulitnyj-krem-kofe-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/15/1588/images/503/503.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1588/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/68/21/2168/images/867/867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2168/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/69/21/2169/images/868/868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2169/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/23/33/3323/images/1906/1906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-lechebnyj-krem-na-kitajskih-travah-solodka-olivkovoe-maslo-30-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/43/4319/images/3224/3224.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnyayushchee-molochko-dlya-tela-260-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/97/42/4297/images/3162/3162.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xi-fei-shi-ochishajushaja-puzyrkovaja-maska-s-morskoj-glinoj-chyornym-uglyom-i-ekstraktom-mucina-ulitki-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/38/42/4238/images/3065/3065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4238/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/55/21/2155/images/848/848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2155/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/56/21/2156/images/850/850.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2156/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/21/2157/images/852/852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2157/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/58/21/2158/images/854/854.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2158/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/21/2159/images/856/856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2159/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/39/3990/images/2626/2626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-placenta-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/91/39/3991/images/2627/2627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-ulitka-220-gr-/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/39/3996/images/2796/2796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-2v-1-dlja-otbelivanija-kozhi-linchzhi-220-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/21/2150/images/843/843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2150/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/21/2151/images/844/844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2151/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/21/2152/images/845/845.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2152/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/42/4240/images/3069/3069.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-dlja-lica-uvlazhnenie-podtjazhka-osvezhajushaja-5-shtup-cena-za-upakovku/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/39/42/4239/images/3067/3067.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-maska-patchi-pod-glaza-uvlazhnenie-podtjazhka-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/48/42/4248/images/3094/3094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-syvorotka-dlja-lica-anti-wrinkel-hexapeotide-serum-30-ml-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/45/42/4245/images/3083/3083.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/supreme-shampun-ot-perhoti-180-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/66/21/2166/images/865/865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2166/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/67/21/2167/images/866/866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2167/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/82/18/1882/images/683/683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-ikra-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/83/18/1883/images/678/678.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-kordiceps-ot-morshin/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/09/988/images/686/686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shelkovaja-maska-dlja-lica-serebrootbeliv/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/61/31/3161/images/1755/1755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-antipigmentacija-posle-akne-28-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/04/41/4104/images/2797/2797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/4104/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/31/3159/images/1752/1752.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-nosa-ot-ugrej-28-gr-xfs/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/57/31/3157/images/1750/1750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xfs-rozaceja-posle-akne-28-gr-v42/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/19/1941/images/710/710.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-plenka-xifeishi-akulij-zhirzhemchug-150-ml-podtjazhka-uvlazhnenie-suzhenie-por/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/21/19/1921/images/2642/2642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v35/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/19/1918/images/2641/2641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/v31/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/07/19/1907/images/693/693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-uvlazhnjajushaja-maska-plenka-lepestki-rozyromashka-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/10/19/1910/images/687/687.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1910/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/44/42/4244/images/3081/3081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tkanevaja-maska-dlja-lica-supreme-5-shtuk-lifting-pitanie-uvlazhnenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/18/33/3318/images/1901/1901.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-akulij-zhir/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/33/3314/images/1897/1897.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-aloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/15/33/3315/images/1898/1898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-botoks/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/33/3316/images/1899/1899.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-vodorosli/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/33/3317/images/1900/1900.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-gialuronovaja-kislota/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/33/3319/images/1902/1902.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginatnye-maski-kollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/33/3313/images/1896/1896.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-solodka/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/33/3312/images/1895/1895.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/tm-xifeishi-alginadnye-maski-chernaja-ikra/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/40/19/1940/images/709/709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1940/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I123"/>
+  <dimension ref="A1:I118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -6426,2318 +6221,2195 @@
       </c>
       <c r="H31" s="13">
         <v>225.0</v>
       </c>
       <c r="I31" s="10"/>
     </row>
     <row r="32" spans="1:9" outlineLevel="1">
       <c r="A32" s="16">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="10"/>
       <c r="D32" s="9" t="s">
         <v>101</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>102</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>103</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="13">
-        <v>310.0</v>
+        <v>225.0</v>
       </c>
       <c r="I32" s="10"/>
     </row>
-    <row r="33" spans="1:9" outlineLevel="1">
+    <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="16">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
-      <c r="C33" s="10"/>
+      <c r="C33" s="8" t="s">
+        <v>104</v>
+      </c>
       <c r="D33" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E33" s="10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F33" s="10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="13">
-        <v>225.0</v>
+        <v>398.0</v>
       </c>
       <c r="I33" s="10"/>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="16">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E34" s="10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F34" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="13">
-        <v>398.0</v>
+        <v>23.0</v>
       </c>
       <c r="I34" s="10"/>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="16">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E35" s="10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="13">
         <v>23.0</v>
       </c>
       <c r="I35" s="10"/>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="16">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F36" s="10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="13">
-        <v>23.0</v>
+        <v>158.0</v>
       </c>
       <c r="I36" s="10"/>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="16">
         <v>30</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E37" s="10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="13">
         <v>158.0</v>
       </c>
       <c r="I37" s="10"/>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="16">
         <v>31</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E38" s="10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F38" s="10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="13">
         <v>158.0</v>
       </c>
       <c r="I38" s="10"/>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="16">
         <v>32</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E39" s="10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F39" s="10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="13">
         <v>158.0</v>
       </c>
       <c r="I39" s="10"/>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="16">
         <v>33</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F40" s="10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="13">
         <v>158.0</v>
       </c>
       <c r="I40" s="10"/>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="16">
         <v>34</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E41" s="10" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>138</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="13">
         <v>158.0</v>
       </c>
       <c r="I41" s="10"/>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="16">
         <v>35</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E42" s="10" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="F42" s="10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="13">
-        <v>158.0</v>
+        <v>225.0</v>
       </c>
       <c r="I42" s="10"/>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="16">
         <v>36</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="13">
-        <v>225.0</v>
+        <v>320.0</v>
       </c>
       <c r="I43" s="10"/>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="16">
         <v>37</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E44" s="10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F44" s="10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="13">
         <v>320.0</v>
       </c>
       <c r="I44" s="10"/>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="16">
         <v>38</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E45" s="10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F45" s="10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="13">
         <v>320.0</v>
       </c>
       <c r="I45" s="10"/>
     </row>
-    <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
+    <row r="46" spans="1:9" outlineLevel="1">
       <c r="A46" s="16">
         <v>39</v>
       </c>
       <c r="B46" s="7"/>
-      <c r="C46" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C46" s="10"/>
       <c r="D46" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>156</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>157</v>
       </c>
       <c r="G46" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="13">
         <v>320.0</v>
       </c>
       <c r="I46" s="10"/>
     </row>
-    <row r="47" spans="1:9" outlineLevel="1">
+    <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="16">
         <v>40</v>
       </c>
       <c r="B47" s="7"/>
-      <c r="C47" s="10"/>
+      <c r="C47" s="8" t="s">
+        <v>158</v>
+      </c>
       <c r="D47" s="9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E47" s="10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F47" s="10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G47" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H47" s="13">
         <v>320.0</v>
       </c>
       <c r="I47" s="10"/>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="16">
         <v>41</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E48" s="10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F48" s="10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G48" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="13">
-        <v>320.0</v>
+        <v>350.0</v>
       </c>
       <c r="I48" s="10"/>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="16">
         <v>42</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E49" s="10" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F49" s="10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G49" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="13">
         <v>350.0</v>
       </c>
       <c r="I49" s="10"/>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="16">
         <v>43</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E50" s="10" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F50" s="10" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G50" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="13">
         <v>350.0</v>
       </c>
       <c r="I50" s="10"/>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="16">
         <v>44</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E51" s="10" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F51" s="10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="13">
-        <v>350.0</v>
+        <v>276.0</v>
       </c>
       <c r="I51" s="10"/>
     </row>
-    <row r="52" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
+    <row r="52" spans="1:9" outlineLevel="1">
       <c r="A52" s="16">
         <v>45</v>
       </c>
       <c r="B52" s="7"/>
-      <c r="C52" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="10"/>
       <c r="D52" s="9" t="s">
         <v>178</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>179</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>180</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="13">
-        <v>276.0</v>
+        <v>320.0</v>
       </c>
       <c r="I52" s="10"/>
     </row>
-    <row r="53" spans="1:9" outlineLevel="1">
+    <row r="53" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="16">
         <v>46</v>
       </c>
       <c r="B53" s="7"/>
-      <c r="C53" s="10"/>
+      <c r="C53" s="8" t="s">
+        <v>181</v>
+      </c>
       <c r="D53" s="9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E53" s="10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F53" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H53" s="13">
-        <v>320.0</v>
+        <v>292.0</v>
       </c>
       <c r="I53" s="10"/>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="16">
         <v>47</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E54" s="10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F54" s="10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="13">
         <v>292.0</v>
       </c>
       <c r="I54" s="10"/>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="16">
         <v>48</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E55" s="10" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F55" s="10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="13">
-        <v>292.0</v>
+        <v>225.0</v>
       </c>
       <c r="I55" s="10"/>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="16">
         <v>49</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E56" s="10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F56" s="10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="13">
-        <v>225.0</v>
+        <v>350.0</v>
       </c>
       <c r="I56" s="10"/>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="16">
         <v>50</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F57" s="10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="13">
-        <v>384.0</v>
+        <v>557.0</v>
       </c>
       <c r="I57" s="10"/>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="16">
         <v>51</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E58" s="10" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F58" s="10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="13">
-        <v>350.0</v>
+        <v>557.0</v>
       </c>
       <c r="I58" s="10"/>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="16">
         <v>52</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E59" s="10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F59" s="10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H59" s="13">
-        <v>557.0</v>
+        <v>225.0</v>
       </c>
       <c r="I59" s="10"/>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="16">
         <v>53</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E60" s="10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F60" s="10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="13">
-        <v>557.0</v>
+        <v>385.0</v>
       </c>
       <c r="I60" s="10"/>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="16">
         <v>54</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E61" s="10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F61" s="10" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G61" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="13">
-        <v>225.0</v>
+        <v>185.0</v>
       </c>
       <c r="I61" s="10"/>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="16">
         <v>55</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E62" s="10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F62" s="10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H62" s="13">
-        <v>385.0</v>
+        <v>225.0</v>
       </c>
       <c r="I62" s="10"/>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="16">
         <v>56</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E63" s="10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F63" s="10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G63" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H63" s="13">
-        <v>185.0</v>
+        <v>165.0</v>
       </c>
       <c r="I63" s="10"/>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="16">
         <v>57</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E64" s="10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F64" s="10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G64" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H64" s="13">
-        <v>225.0</v>
+        <v>432.0</v>
       </c>
       <c r="I64" s="10"/>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="16">
         <v>58</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E65" s="10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F65" s="10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G65" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H65" s="13">
-        <v>165.0</v>
+        <v>225.0</v>
       </c>
       <c r="I65" s="10"/>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="16">
         <v>59</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F66" s="10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G66" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H66" s="13">
-        <v>432.0</v>
+        <v>225.0</v>
       </c>
       <c r="I66" s="10"/>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="16">
         <v>60</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E67" s="10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F67" s="10" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G67" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H67" s="13">
-        <v>225.0</v>
+        <v>1550.0</v>
       </c>
       <c r="I67" s="10"/>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="16">
         <v>61</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E68" s="10" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F68" s="10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G68" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H68" s="13">
-        <v>225.0</v>
+        <v>165.0</v>
       </c>
       <c r="I68" s="10"/>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="16">
         <v>62</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F69" s="10" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G69" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H69" s="13">
-        <v>180.0</v>
+        <v>398.0</v>
       </c>
       <c r="I69" s="10"/>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="16">
         <v>63</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E70" s="10" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="F70" s="10" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H70" s="13">
-        <v>1550.0</v>
+        <v>398.0</v>
       </c>
       <c r="I70" s="10"/>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="16">
         <v>64</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E71" s="10" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F71" s="10" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G71" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H71" s="13">
-        <v>165.0</v>
+        <v>398.0</v>
       </c>
       <c r="I71" s="10"/>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="16">
         <v>65</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E72" s="10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F72" s="10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H72" s="13">
-        <v>398.0</v>
+        <v>65.0</v>
       </c>
       <c r="I72" s="10"/>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="16">
         <v>66</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E73" s="10" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F73" s="10" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G73" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H73" s="13">
-        <v>398.0</v>
+        <v>225.0</v>
       </c>
       <c r="I73" s="10"/>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="16">
         <v>67</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E74" s="10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F74" s="10" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G74" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H74" s="13">
-        <v>398.0</v>
+        <v>225.0</v>
       </c>
       <c r="I74" s="10"/>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="16">
         <v>68</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E75" s="10" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F75" s="10" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="13">
-        <v>65.0</v>
+        <v>165.0</v>
       </c>
       <c r="I75" s="10"/>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="16">
         <v>69</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F76" s="10" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H76" s="13">
-        <v>225.0</v>
+        <v>370.0</v>
       </c>
       <c r="I76" s="10"/>
     </row>
-    <row r="77" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
+    <row r="77" spans="1:9" outlineLevel="1">
       <c r="A77" s="16">
         <v>70</v>
       </c>
       <c r="B77" s="7"/>
-      <c r="C77" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C77" s="10"/>
       <c r="D77" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>278</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>279</v>
       </c>
       <c r="G77" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H77" s="13">
-        <v>225.0</v>
+        <v>168.0</v>
       </c>
       <c r="I77" s="10"/>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="16">
         <v>71</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>281</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>282</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>283</v>
       </c>
       <c r="G78" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H78" s="13">
-        <v>165.0</v>
+        <v>240.0</v>
       </c>
       <c r="I78" s="10"/>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="16">
         <v>72</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>285</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>286</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>287</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H79" s="13">
-        <v>370.0</v>
+        <v>380.0</v>
       </c>
       <c r="I79" s="10"/>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="16">
         <v>73</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>289</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>290</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>291</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H80" s="13">
-        <v>168.0</v>
+        <v>399.0</v>
       </c>
       <c r="I80" s="10"/>
     </row>
-    <row r="81" spans="1:9" outlineLevel="1">
+    <row r="81" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="16">
         <v>74</v>
       </c>
       <c r="B81" s="7"/>
-      <c r="C81" s="10"/>
+      <c r="C81" s="8" t="s">
+        <v>292</v>
+      </c>
       <c r="D81" s="9" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E81" s="10" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F81" s="10" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H81" s="13">
-        <v>168.0</v>
+        <v>399.0</v>
       </c>
       <c r="I81" s="10"/>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="16">
         <v>75</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E82" s="10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F82" s="10" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H82" s="13">
-        <v>168.0</v>
+        <v>399.0</v>
       </c>
       <c r="I82" s="10"/>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="16">
         <v>76</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E83" s="10" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F83" s="10" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H83" s="13">
-        <v>240.0</v>
+        <v>399.0</v>
       </c>
       <c r="I83" s="10"/>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="16">
         <v>77</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E84" s="10" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F84" s="10" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="13">
-        <v>380.0</v>
+        <v>399.0</v>
       </c>
       <c r="I84" s="10"/>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="16">
         <v>78</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F85" s="10" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H85" s="13">
-        <v>399.0</v>
+        <v>557.0</v>
       </c>
       <c r="I85" s="10"/>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="16">
         <v>79</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E86" s="10" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F86" s="10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G86" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H86" s="13">
-        <v>399.0</v>
+        <v>557.0</v>
       </c>
       <c r="I86" s="10"/>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="16">
         <v>80</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E87" s="10" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F87" s="10" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="G87" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H87" s="13">
-        <v>399.0</v>
+        <v>557.0</v>
       </c>
       <c r="I87" s="10"/>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="16">
         <v>81</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E88" s="10" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F88" s="10" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H88" s="13">
-        <v>399.0</v>
+        <v>188.0</v>
       </c>
       <c r="I88" s="10"/>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="16">
         <v>82</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E89" s="10" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F89" s="10" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H89" s="13">
-        <v>399.0</v>
+        <v>188.0</v>
       </c>
       <c r="I89" s="10"/>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="16">
         <v>83</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E90" s="10" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F90" s="10" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H90" s="13">
-        <v>557.0</v>
+        <v>188.0</v>
       </c>
       <c r="I90" s="10"/>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="16">
         <v>84</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="D91" s="9" t="s">
         <v>332</v>
       </c>
+      <c r="D91" s="9"/>
       <c r="E91" s="10" t="s">
         <v>333</v>
       </c>
       <c r="F91" s="10" t="s">
         <v>334</v>
       </c>
       <c r="G91" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H91" s="13">
-        <v>557.0</v>
+        <v>320.0</v>
       </c>
       <c r="I91" s="10"/>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="16">
         <v>85</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>336</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>337</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>338</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H92" s="13">
-        <v>557.0</v>
+        <v>240.0</v>
       </c>
       <c r="I92" s="10"/>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="16">
         <v>86</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>339</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>340</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>341</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>342</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H93" s="13">
-        <v>188.0</v>
+        <v>336.0</v>
       </c>
       <c r="I93" s="10"/>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="16">
         <v>87</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>343</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>344</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>346</v>
       </c>
       <c r="G94" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H94" s="13">
-        <v>188.0</v>
+        <v>380.0</v>
       </c>
       <c r="I94" s="10"/>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="16">
         <v>88</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>347</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>348</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>349</v>
       </c>
       <c r="F95" s="10" t="s">
         <v>350</v>
       </c>
       <c r="G95" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H95" s="13">
-        <v>188.0</v>
+        <v>128.0</v>
       </c>
       <c r="I95" s="10"/>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="16">
         <v>89</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>351</v>
       </c>
-      <c r="D96" s="9"/>
+      <c r="D96" s="9" t="s">
+        <v>352</v>
+      </c>
       <c r="E96" s="10" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F96" s="10" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="G96" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H96" s="13">
-        <v>320.0</v>
+        <v>128.0</v>
       </c>
       <c r="I96" s="10"/>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="16">
         <v>90</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E97" s="10" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F97" s="10" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G97" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H97" s="13">
-        <v>240.0</v>
+        <v>45.0</v>
       </c>
       <c r="I97" s="10"/>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A98" s="16">
         <v>91</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E98" s="10" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F98" s="10" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H98" s="13">
-        <v>336.0</v>
+        <v>45.0</v>
       </c>
       <c r="I98" s="10"/>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A99" s="16">
         <v>92</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E99" s="10" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F99" s="10" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G99" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H99" s="13">
-        <v>380.0</v>
+        <v>45.0</v>
       </c>
       <c r="I99" s="10"/>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="16">
         <v>93</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E100" s="10" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F100" s="10" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G100" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H100" s="13">
-        <v>128.0</v>
+        <v>160.0</v>
       </c>
       <c r="I100" s="10"/>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="16">
         <v>94</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E101" s="10" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>373</v>
       </c>
       <c r="G101" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H101" s="13">
-        <v>128.0</v>
+        <v>160.0</v>
       </c>
       <c r="I101" s="10"/>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="16">
         <v>95</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>376</v>
       </c>
       <c r="F102" s="10" t="s">
         <v>377</v>
       </c>
       <c r="G102" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H102" s="13">
-        <v>45.0</v>
+        <v>160.0</v>
       </c>
       <c r="I102" s="10"/>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="16">
         <v>96</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>379</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>380</v>
       </c>
       <c r="F103" s="10" t="s">
         <v>381</v>
       </c>
       <c r="G103" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H103" s="13">
-        <v>45.0</v>
+        <v>160.0</v>
       </c>
       <c r="I103" s="10"/>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A104" s="16">
         <v>97</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>383</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>384</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>385</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H104" s="13">
-        <v>45.0</v>
+        <v>158.0</v>
       </c>
       <c r="I104" s="10"/>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A105" s="16">
         <v>98</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D105" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="E105" s="10" t="s">
         <v>387</v>
       </c>
-      <c r="E105" s="10" t="s">
+      <c r="F105" s="10" t="s">
         <v>388</v>
       </c>
-      <c r="F105" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G105" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H105" s="13">
-        <v>160.0</v>
+        <v>158.0</v>
       </c>
       <c r="I105" s="10"/>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A106" s="16">
         <v>99</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D106" s="9" t="s">
         <v>390</v>
       </c>
-      <c r="D106" s="9" t="s">
+      <c r="E106" s="10" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>392</v>
       </c>
       <c r="G106" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H106" s="13">
-        <v>160.0</v>
+        <v>158.0</v>
       </c>
       <c r="I106" s="10"/>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A107" s="16">
         <v>100</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>393</v>
       </c>
       <c r="D107" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="E107" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="F107" s="10" t="s">
         <v>394</v>
       </c>
-      <c r="E107" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G107" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H107" s="13">
-        <v>160.0</v>
+        <v>158.0</v>
       </c>
       <c r="I107" s="10"/>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A108" s="16">
         <v>101</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="E108" s="10" t="s">
         <v>397</v>
       </c>
-      <c r="D108" s="9" t="s">
+      <c r="F108" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="E108" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G108" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H108" s="13">
-        <v>160.0</v>
+        <v>158.0</v>
       </c>
       <c r="I108" s="10"/>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A109" s="16">
         <v>102</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="E109" s="10" t="s">
         <v>401</v>
       </c>
-      <c r="D109" s="9" t="s">
+      <c r="F109" s="10" t="s">
         <v>402</v>
       </c>
-      <c r="E109" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G109" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H109" s="13">
-        <v>158.0</v>
+        <v>320.0</v>
       </c>
       <c r="I109" s="10"/>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A110" s="16">
         <v>103</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="E110" s="10" t="s">
         <v>405</v>
       </c>
-      <c r="D110" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E110" s="10" t="s">
+      <c r="F110" s="10" t="s">
         <v>406</v>
       </c>
-      <c r="F110" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G110" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H110" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I110" s="10"/>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A111" s="16">
         <v>104</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="D111" s="9" t="s">
         <v>408</v>
       </c>
-      <c r="D111" s="9" t="s">
+      <c r="E111" s="10" t="s">
         <v>409</v>
       </c>
-      <c r="E111" s="10" t="s">
+      <c r="F111" s="10" t="s">
         <v>410</v>
       </c>
-      <c r="F111" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G111" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H111" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I111" s="10"/>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A112" s="16">
         <v>105</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="D112" s="9" t="s">
         <v>412</v>
       </c>
-      <c r="D112" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="10" t="s">
-        <v>137</v>
+        <v>413</v>
       </c>
       <c r="F112" s="10" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H112" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I112" s="10"/>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A113" s="16">
         <v>106</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E113" s="10" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F113" s="10" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H113" s="13">
-        <v>158.0</v>
+        <v>38.0</v>
       </c>
       <c r="I113" s="10"/>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A114" s="16">
         <v>107</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E114" s="10" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F114" s="10" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="G114" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H114" s="13">
-        <v>320.0</v>
+        <v>38.0</v>
       </c>
       <c r="I114" s="10"/>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A115" s="16">
         <v>108</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="E115" s="10" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="F115" s="10" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H115" s="13">
         <v>38.0</v>
       </c>
       <c r="I115" s="10"/>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A116" s="16">
         <v>109</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E116" s="10" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F116" s="10" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G116" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H116" s="13">
         <v>38.0</v>
       </c>
       <c r="I116" s="10"/>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A117" s="16">
         <v>110</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E117" s="10" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F117" s="10" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G117" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H117" s="13">
         <v>38.0</v>
       </c>
       <c r="I117" s="10"/>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A118" s="16">
         <v>111</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="E118" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F118" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="G118" s="7" t="s">
         <v>17</v>
       </c>
       <c r="H118" s="13">
-        <v>38.0</v>
+        <v>158.0</v>
       </c>
       <c r="I118" s="10"/>
-    </row>
-[...123 lines deleted...]
-      <c r="I123" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F17" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_18"/>
@@ -8746,228 +8418,219 @@
     <hyperlink ref="F19" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_22"/>
     <hyperlink ref="F20" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_24"/>
     <hyperlink ref="F21" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_26"/>
     <hyperlink ref="F22" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_28"/>
     <hyperlink ref="F23" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_30"/>
     <hyperlink ref="F24" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_32"/>
     <hyperlink ref="F25" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_34"/>
     <hyperlink ref="F26" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_36"/>
     <hyperlink ref="F27" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_38"/>
     <hyperlink ref="F28" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_40"/>
     <hyperlink ref="F29" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_42"/>
     <hyperlink ref="F30" r:id="rId_hyperlink_43"/>
     <hyperlink ref="F31" r:id="rId_hyperlink_44"/>
     <hyperlink ref="F32" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="F33" r:id="rId_hyperlink_46"/>
-[...24 lines deleted...]
-    <hyperlink ref="C46" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="F33" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="F34" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="F35" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="F36" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="F37" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="F38" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="F39" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="F40" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="F41" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="F42" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="F43" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="F44" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="F45" r:id="rId_hyperlink_71"/>
     <hyperlink ref="F46" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="F47" r:id="rId_hyperlink_73"/>
-[...8 lines deleted...]
-    <hyperlink ref="C52" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="F47" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="F48" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="F49" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="F50" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="F51" r:id="rId_hyperlink_82"/>
     <hyperlink ref="F52" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="F53" r:id="rId_hyperlink_84"/>
-[...46 lines deleted...]
-    <hyperlink ref="C77" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="F53" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="F54" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="F55" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="F56" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="F57" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="F58" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="F59" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="F60" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="F61" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="F62" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="F63" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="F64" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="F65" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="F66" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="F67" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="F68" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="F69" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="F70" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="F71" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="F72" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="F73" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="F74" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="F75" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="F76" r:id="rId_hyperlink_131"/>
     <hyperlink ref="F77" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_133"/>
     <hyperlink ref="F78" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_135"/>
     <hyperlink ref="F79" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_137"/>
     <hyperlink ref="F80" r:id="rId_hyperlink_138"/>
-    <hyperlink ref="F81" r:id="rId_hyperlink_139"/>
-[...83 lines deleted...]
-    <hyperlink ref="F123" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="F81" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="F82" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="F83" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="F84" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="F85" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="F86" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="F87" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="F88" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="F89" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="F90" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C91" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="F91" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="F92" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="F93" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="F94" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C95" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="F95" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="F96" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="F97" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="F98" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="F99" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="F100" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="F101" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="F102" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="F103" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="F104" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C105" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="F105" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C106" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="F106" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C107" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="F107" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C108" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="F108" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C109" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="F109" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="F110" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="F111" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="F112" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="F113" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="F114" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="F115" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="F116" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C117" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="F117" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="F118" r:id="rId_hyperlink_214"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">