--- v0 (2026-08-04)
+++ v1 (2026-11-05)
@@ -16,59 +16,59 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-04 03:19:34</t>
+    <t>Актуальность прайса на: 2026-11-05 18:53:18</t>
   </si>
   <si>
     <t>Бэлисс</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t xml:space="preserve"> URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
@@ -313,62 +313,50 @@
     <t>https://www.xifeishi.ru/beliss-krem-dlja-nog-uvlyzhnjajushij-100-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/94/22/2294/images/926/926.750x0.jpg</t>
   </si>
   <si>
     <t>125368</t>
   </si>
   <si>
     <t>БЭлисс крем для ног восстанавливающий 100 гр</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/beliss-krem-dlja-nog-vosstanavlivajushij-100-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/93/32/3293/images/1879/1879.750x0.jpg</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>Скраб для ног БЭЛИСС МОРСКОЙ КОЛЛАГЕН. 100 мл.</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/skrab-dlja-nog-beliss-morskoj-kollagen-100-ml/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.xifeishi.ru/beliss-krem-maska-dlja-lica-kollagengialuronovaja-kislota-165-gr/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/65/19/1965/images/2974/2974.750x0.jpg</t>
   </si>
   <si>
     <t>L-001</t>
   </si>
   <si>
     <t>БЭЛИСС МАСКА ДЛЯ ЛИЦА С ИОНАМИ СЕРЕБРА ПРОВИТАМИНОВ В5 ПОДТЯГИВАЮЩАЯ, 7 МЛ</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-s-ekstraktom-luka-protiv-vypadenija-volos-250-ml/</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg</t>
   </si>
   <si>
     <t>125276</t>
   </si>
   <si>
     <t>Крем для лица Бэлисс MOSKOW ОТБЕЛИВАЮЩИЙ  экстракт осетровых молок+биозолото 50 g</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/1159/</t>
   </si>
@@ -654,51 +642,51 @@
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159628f3020795d8a545e7eaa0c53d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d99206759c2cc799de8016124783.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d84020c40d2db7cc6425d701cf0c.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec5a72c078fd50162fda4d2d539ebb.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e848a9f0c26e314b85fdba2b72aefc.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a280ed2471e0f643fe058acfcb79.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd5c3f38c2ceccdaf5e5b99f8455f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba3d8bdc5067737d462ffccfe5943.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e0354f4fb3349acf6188d56c991d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b18790bceb1b970b5dea85a13f6c3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa77fea3ea73282bdc91a172fd380b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e887708c24c7e49f4cf68ad0429e7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d153135149486dd78af09b887039c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ebf8a0a00c77d99b1e76eaad8ef5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bbda2528c19cb87e5928d730c1fe1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385adbf123432e355d9e5d27e4042d53.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c97976e7258b80d1601c9885331a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa71dfe444d6d5db70173327182278d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bdffa58c33a35d712654778524b3c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83e31b1e7e9026866dbc7d18e3f9b0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229cd88519632690ff73415f7915ea5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa708d884e39d02f658a52a082d04b4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5562fbcbe43c5122e3043700840d483.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4a87f0947ab0d55579e645affea2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5a43f44475b0001f8893ac2719dd.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead43ee4db0307237b32c49c876268.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41438a36ffef6e30cc112e4bbdf6ab.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9a2f310c9c7bc6503de6ed6451.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dc7be360835c16e50e2b8005d0ba.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a9cb69df37ebc961efbf0551c570.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2ccfcb2b868d63b58566d632f2d7.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3883e43a363206dab47e5b78bbc07.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820201e1b5cbcfa7b205b2cc8760de59.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d92d8744f998761323276c44f5c3.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13fcef84322773b501294ad6f49b8.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd3ff49cc4aaed1c6a57da1de6222.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e2775e8cbb7aa16f1999b6e227222.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad014e9071402f7667fd2e03bfe08.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287fc18bce7c4ff6d8d7389275e180.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429488964f1cf1c9e75d7b004b52f16.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348743a76d32e7c86e1f07795f8ee3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159628f3020795d8a545e7eaa0c53d2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d99206759c2cc799de8016124783.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d84020c40d2db7cc6425d701cf0c.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec5a72c078fd50162fda4d2d539ebb.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e848a9f0c26e314b85fdba2b72aefc.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738a280ed2471e0f643fe058acfcb79.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befd5c3f38c2ceccdaf5e5b99f8455f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dba3d8bdc5067737d462ffccfe5943.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e0354f4fb3349acf6188d56c991d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b18790bceb1b970b5dea85a13f6c3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa77fea3ea73282bdc91a172fd380b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e887708c24c7e49f4cf68ad0429e7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d153135149486dd78af09b887039c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3ebf8a0a00c77d99b1e76eaad8ef5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bbda2528c19cb87e5928d730c1fe1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385adbf123432e355d9e5d27e4042d53.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7c97976e7258b80d1601c9885331a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa71dfe444d6d5db70173327182278d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bdffa58c33a35d712654778524b3c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83e31b1e7e9026866dbc7d18e3f9b0.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229cd88519632690ff73415f7915ea5.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa708d884e39d02f658a52a082d04b4.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5562fbcbe43c5122e3043700840d483.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae5a43f44475b0001f8893ac2719dd.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ead43ee4db0307237b32c49c876268.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41438a36ffef6e30cc112e4bbdf6ab.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa4a9a2f310c9c7bc6503de6ed6451.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dc7be360835c16e50e2b8005d0ba.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a9cb69df37ebc961efbf0551c570.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2ccfcb2b868d63b58566d632f2d7.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3883e43a363206dab47e5b78bbc07.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820201e1b5cbcfa7b205b2cc8760de59.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d92d8744f998761323276c44f5c3.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa13fcef84322773b501294ad6f49b8.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dd3ff49cc4aaed1c6a57da1de6222.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e2775e8cbb7aa16f1999b6e227222.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad014e9071402f7667fd2e03bfe08.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287fc18bce7c4ff6d8d7389275e180.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429488964f1cf1c9e75d7b004b52f16.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348743a76d32e7c86e1f07795f8ee3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_3153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1525,686 +1513,649 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_2716" descr=""/>
+        <xdr:cNvPr id="24" name="product_908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_908" descr=""/>
+        <xdr:cNvPr id="25" name="product_357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_357" descr=""/>
+        <xdr:cNvPr id="26" name="product_2603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_2603" descr=""/>
+        <xdr:cNvPr id="27" name="product_2616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_2616" descr=""/>
+        <xdr:cNvPr id="28" name="product_916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_916" descr=""/>
+        <xdr:cNvPr id="29" name="product_917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_917" descr=""/>
+        <xdr:cNvPr id="30" name="product_987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_987" descr=""/>
+        <xdr:cNvPr id="31" name="product_927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_927" descr=""/>
+        <xdr:cNvPr id="32" name="product_887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_887" descr=""/>
+        <xdr:cNvPr id="33" name="product_1679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_1679" descr=""/>
+        <xdr:cNvPr id="34" name="product_1678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_1678" descr=""/>
+        <xdr:cNvPr id="35" name="product_986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_986" descr=""/>
+        <xdr:cNvPr id="36" name="product_981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_981" descr=""/>
+        <xdr:cNvPr id="37" name="product_2733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_2733" descr=""/>
+        <xdr:cNvPr id="38" name="product_988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_988" descr=""/>
+        <xdr:cNvPr id="39" name="product_3151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_3151" descr=""/>
+        <xdr:cNvPr id="40" name="product_3157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
-        <a:stretch>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2465,59 +2416,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/44/4416/images/3464/3464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-shampun-skrab-morskaya-sol-s-imbirem-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/44/4447/images/3538/3538.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-otbelivayushchiy-kollagen-s-peptidami/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/44/4450/images/3558/3558.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-vv-tonalnyy-krem-ovechya-platsenta-s-peptidami-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/44/4451/images/3557/3557.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-ovechya-platsenta-s-peptidami-otbelivayushchiy-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/44/4471/images/3583/3583.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlya-umyvaniya-litsa-ochishchayushchaya-uvlazhnyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/44/4413/images/3458/3458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-gialuronovaya-kislota-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/15/1512/images/464/464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/21/2174/images/894/894.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-beliss-krem-dlja-nog-pitatelnyj-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/belisskrem-dlja-tela-na-osnove-sekrecii-ulitki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/21/2109/images/2897/2897.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/anticelljulitnyj-modeltrujushij-krem-perec-chili-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/31/3119/images/1709/1709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3119/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/31/3120/images/1710/1710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3120/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/38/3888/images/2510/2510.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/gel-skrab-dlja-dusha-beliss-ekstrakt-shipovnika-kollagena-320-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/38/3886/images/2508/2508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sol-skrab-dlja-tela-beliss-chernye-jagody-godzhi400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/09/941/images/155/155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-razmjagchajushij-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/09/942/images/156/156.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-pitatelnyj-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/15/1590/images/883/883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-koze-molokoplacenta120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/18/1834/images/895/895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-chernyj-zhemchug-pitatelnyj-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/21/2172/images/890/890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-120gr-loshadinnaja-sila-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/21/2173/images/893/893.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-sogrevajushij-na-osnove-zmeinogo-zhira-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/22/2293/images/925/925.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-uvlyzhnjajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/94/22/2294/images/926/926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-vosstanavlivajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/32/3293/images/1879/1879.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-nog-beliss-morskoj-kollagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/99/39/3999/images/2635/2635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-maska-dlja-lica-kollagengialuronovaja-kislota-165-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/19/1965/images/2974/2974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-s-ekstraktom-luka-protiv-vypadenija-volos-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1159/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/38/3880/images/2502/2502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/38/3893/images/3253/3253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g-ulitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/19/1973/images/2959/2959.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-omolazhivajushaja-essencija-dlja-kozhi-vokrug-glaz-s-usilennym-effektom-15-ml-antivozrastnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/19/1974/images/2960/2960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-osnova-pod-makijazh-s-koloidom-30-ml-flakon-s-pipetkoj-gialuronkakollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/53/20/2053/images/2965/2965.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-morskie-vodorosli-i-kordiceps-tonus-i-uprugost-pljus-delikatnooe-otbelivanie-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/19/1984/images/2955/2955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-licaaktivnyj-krem-gel-beliss-dlja-suzhenija-por-i-ustranenija-ugrej-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/19/1943/images/2957/2957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-mylo-nat-anti-akne-aloe-80-grmaslo-zelenyj-chaj-10ml-ochishaet-i-suzhaet-pory-protivovospalitelnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/28/2896/images/1490/1490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2896/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/28/2895/images/1489/1489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/20/2052/images/2961/2961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidant-150-gr-vyvodit-toksiny-i-shlaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/20/2047/images/2962/2962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidantnyj-vyvodjashij-toksiny-i-shlaki-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/20/2054/images/2963/2963.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-zelenyj-kofe-150-gr-obnovljaet-povyshaet-uprugost/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/44/4414/images/3460/3460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-kollagen-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/44/4420/images/3548/3548.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-maslo-massazhnoe-kokos-1-litr/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/44/4416/images/3464/3464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-shampun-skrab-morskaya-sol-s-imbirem-350-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/44/4447/images/3538/3538.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-otbelivayushchiy-kollagen-s-peptidami/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/50/44/4450/images/3558/3558.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-vv-tonalnyy-krem-ovechya-platsenta-s-peptidami-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/51/44/4451/images/3557/3557.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-ovechya-platsenta-s-peptidami-otbelivayushchiy-80-gramm/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/71/44/4471/images/3583/3583.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/penka-dlya-umyvaniya-litsa-ochishchayushchaya-uvlazhnyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/13/44/4413/images/3458/3458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-gialuronovaya-kislota-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/12/15/1512/images/464/464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1512/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/21/2174/images/894/894.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/-beliss-krem-dlja-nog-pitatelnyj-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/17/10/1017/images/3294/3294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/belisskrem-dlja-tela-na-osnove-sekrecii-ulitki-500-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/09/21/2109/images/2897/2897.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/anticelljulitnyj-modeltrujushij-krem-perec-chili-/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/19/31/3119/images/1709/1709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3119/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/31/3120/images/1710/1710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/3120/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/88/38/3888/images/2510/2510.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/gel-skrab-dlja-dusha-beliss-ekstrakt-shipovnika-kollagena-320-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/86/38/3886/images/2508/2508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/sol-skrab-dlja-tela-beliss-chernye-jagody-godzhi400-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/41/09/941/images/155/155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-razmjagchajushij-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/42/09/942/images/156/156.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-100gr-pitatelnyj-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/90/15/1590/images/883/883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-koze-molokoplacenta120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/34/18/1834/images/895/895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-chernyj-zhemchug-pitatelnyj-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/72/21/2172/images/890/890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-dlja-nog-beliss-120gr-loshadinnaja-sila-new/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/21/2173/images/893/893.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-sogrevajushij-na-osnove-zmeinogo-zhira-120-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/22/2293/images/925/925.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-uvlyzhnjajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/94/22/2294/images/926/926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-krem-dlja-nog-vosstanavlivajushij-100-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/32/3293/images/1879/1879.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/skrab-dlja-nog-beliss-morskoj-kollagen-100-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/65/19/1965/images/2974/2974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-shampun-101-dlja-volos-s-ekstraktom-luka-protiv-vypadenija-volos-250-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/59/11/1159/images/279/279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/1159/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/80/38/3880/images/2502/2502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/93/38/3893/images/3253/3253.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/krem-ot-ugrej-beliss-anti-acne-15-g-ulitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/73/19/1973/images/2959/2959.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-omolazhivajushaja-essencija-dlja-kozhi-vokrug-glaz-s-usilennym-effektom-15-ml-antivozrastnoj/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/74/19/1974/images/2960/2960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-osnova-pod-makijazh-s-koloidom-30-ml-flakon-s-pipetkoj-gialuronkakollagen/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/53/20/2053/images/2965/2965.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-morskie-vodorosli-i-kordiceps-tonus-i-uprugost-pljus-delikatnooe-otbelivanie-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/84/19/1984/images/2955/2955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/maska-dlja-licaaktivnyj-krem-gel-beliss-dlja-suzhenija-por-i-ustranenija-ugrej-7-ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/43/19/1943/images/2957/2957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-nabor-mylo-nat-anti-akne-aloe-80-grmaslo-zelenyj-chaj-10ml-ochishaet-i-suzhaet-pory-protivovospalitelnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/96/28/2896/images/1490/1490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2896/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/95/28/2895/images/1489/1489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/2895/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/52/20/2052/images/2961/2961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidant-150-gr-vyvodit-toksiny-i-shlaki/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/47/20/2047/images/2962/2962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-antioksidantnyj-vyvodjashij-toksiny-i-shlaki-150-gr/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/16/40/4016/images/2667/2667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/omolazhivajushaja-maska-dlja-lica-s-mucinom-ulitki-lusidina/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/54/20/2054/images/2963/2963.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/xifeishi-skrab-dlja-lica-detoks-zelenyj-kofe-150-gr-obnovljaet-povyshaet-uprugost/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/14/44/4414/images/3460/3460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-gel-skrab-dlya-tela-kollagen-s-peptidami-320ml/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/20/44/4420/images/3548/3548.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/beliss-maslo-massazhnoe-kokos-1-litr/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I48"/>
+  <dimension ref="A1:I47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -3132,151 +3083,151 @@
         <v>95.0</v>
       </c>
       <c r="I30" s="10"/>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="16">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>102</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H31" s="13">
-        <v>235.0</v>
+        <v>48.0</v>
       </c>
       <c r="I31" s="10"/>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="16">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>105</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>106</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H32" s="13">
-        <v>48.0</v>
+        <v>180.0</v>
       </c>
       <c r="I32" s="10"/>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="16">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>109</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>110</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H33" s="13">
-        <v>180.0</v>
+        <v>189.0</v>
       </c>
       <c r="I33" s="10"/>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="16">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>114</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H34" s="13">
         <v>189.0</v>
       </c>
       <c r="I34" s="10"/>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="16">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>115</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>116</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>117</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>118</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="13">
-        <v>189.0</v>
+        <v>48.0</v>
       </c>
       <c r="I35" s="10"/>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="16">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>119</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>120</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>121</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>122</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="13">
         <v>48.0</v>
@@ -3357,247 +3308,222 @@
         <v>48.0</v>
       </c>
       <c r="I39" s="10"/>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="16">
         <v>33</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>135</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>136</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>137</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>138</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H40" s="13">
-        <v>48.0</v>
+        <v>158.0</v>
       </c>
       <c r="I40" s="10"/>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="16">
         <v>34</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>141</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>142</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="13">
         <v>158.0</v>
       </c>
       <c r="I41" s="10"/>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="16">
         <v>35</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>143</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>145</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>146</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="13">
-        <v>158.0</v>
+        <v>48.0</v>
       </c>
       <c r="I42" s="10"/>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="16">
         <v>36</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>148</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>149</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>150</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H43" s="13">
         <v>48.0</v>
       </c>
       <c r="I43" s="10"/>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="16">
         <v>37</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>151</v>
       </c>
-      <c r="D44" s="9" t="s">
+      <c r="D44" s="9"/>
+      <c r="E44" s="10" t="s">
         <v>152</v>
       </c>
-      <c r="E44" s="10" t="s">
+      <c r="F44" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="F44" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="13">
-        <v>48.0</v>
+        <v>70.0</v>
       </c>
       <c r="I44" s="10"/>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="16">
         <v>38</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D45" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="D45" s="9"/>
       <c r="E45" s="10" t="s">
         <v>156</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>157</v>
       </c>
       <c r="G45" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="13">
-        <v>70.0</v>
+        <v>48.0</v>
       </c>
       <c r="I45" s="10"/>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="16">
         <v>39</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="D46" s="9" t="s">
+      <c r="D46" s="9"/>
+      <c r="E46" s="10" t="s">
         <v>159</v>
       </c>
-      <c r="E46" s="10" t="s">
+      <c r="F46" s="10" t="s">
         <v>160</v>
       </c>
-      <c r="F46" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="13">
-        <v>48.0</v>
+        <v>260.0</v>
       </c>
       <c r="I46" s="10"/>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="16">
         <v>40</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D47" s="9"/>
       <c r="E47" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="F47" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="F47" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H47" s="13">
-        <v>260.0</v>
+        <v>0.0</v>
       </c>
       <c r="I47" s="10"/>
-    </row>
-[...21 lines deleted...]
-      <c r="I48" s="10"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="F9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="F10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="F11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="F12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="F13" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_14"/>
     <hyperlink ref="F14" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_16"/>
     <hyperlink ref="F15" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_18"/>
@@ -3642,52 +3568,50 @@
     <hyperlink ref="F35" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_58"/>
     <hyperlink ref="F36" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_60"/>
     <hyperlink ref="F37" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_62"/>
     <hyperlink ref="F38" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_64"/>
     <hyperlink ref="F39" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_66"/>
     <hyperlink ref="F40" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_68"/>
     <hyperlink ref="F41" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_70"/>
     <hyperlink ref="F42" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_72"/>
     <hyperlink ref="F43" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_74"/>
     <hyperlink ref="F44" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_76"/>
     <hyperlink ref="F45" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_78"/>
     <hyperlink ref="F46" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_80"/>
     <hyperlink ref="F47" r:id="rId_hyperlink_81"/>
-    <hyperlink ref="C48" r:id="rId_hyperlink_82"/>
-    <hyperlink ref="F48" r:id="rId_hyperlink_83"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">