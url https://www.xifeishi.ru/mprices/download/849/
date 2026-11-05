--- v0 (2026-08-04)
+++ v1 (2026-11-05)
@@ -1,126 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-04 03:19:35</t>
+    <t>Актуальность прайса на: 2026-11-05 18:53:18</t>
   </si>
   <si>
     <t>Патчи под глаза</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t xml:space="preserve"> URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Полное описание</t>
   </si>
   <si>
     <t>513905</t>
   </si>
   <si>
     <t>QDN маска-патчи для глаз жень-шень, 60 шт</t>
   </si>
   <si>
     <t>https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/</t>
   </si>
   <si>
     <t>много</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://www.xifeishi.ru/patchi-pod-glaza-korividy-vodorosli/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -159,145 +145,96 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF696969"/>
       </left>
       <right style="hair">
         <color rgb="FF696969"/>
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="2" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-</file>
-[...44 lines deleted...]
-</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -542,198 +479,170 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/wa-data/public/shop/products/02/43/4302/images/3167/3167.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/patchi-pod-glaza-korividy-vodorosli/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.xifeishi.ru/qdn-maska-patchi-dlja-glaz-zhen-shen-60-sht/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I9"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="70" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
-      <c r="G6" s="14"/>
-      <c r="H6" s="11"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="10"/>
       <c r="I6" s="2"/>
     </row>
     <row r="7" spans="1:9" outlineLevel="1">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="H7" s="12" t="s">
+      <c r="H7" s="11" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9" outlineLevel="1">
-      <c r="A8" s="16">
+      <c r="A8" s="15">
         <v>1</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="12">
         <v>168.0</v>
       </c>
       <c r="I8" s="8"/>
-    </row>
-[...23 lines deleted...]
-      <c r="I9" s="8"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="F8" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="F9" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>